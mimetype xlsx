--- v0 (2025-12-26)
+++ v1 (2026-05-30)
@@ -10,5663 +10,5909 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5095" uniqueCount="1990">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5327" uniqueCount="2072">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Vereador Werbet Felipe</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2489/pl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O TOPÔNIMO DA ESCOLA MUNICIPAL DE ENSINO BÁSICO - EMEB CAYC FELIX SILVA BORGES, BAIRRO JARDIM DAS PALMEIRAS, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS/PA.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Vereador Junior Guirelle</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2499/projeto_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE CANAÃ DOS CARAJÁS A COOPERAR COM O DEPARTAMENTO ESTADUAL DE TRÂNSITO DO PARÁ - DETRAN/PA PARA A RELIZAÇÃO DE LEILÕES DE VEÍCULOS APREENDIDOS OU REMOVIDOS POR PRAZO IGUAL OU SUPERIOR A 60 (SESSENTA) DIAS, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Vereador Flávio Gomes, Vereador Cabelo, Vereador Dionizio Coutinho, Vereador Junior Guirelle, Vereador Werbet Felipe</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2496/pl_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AUMENTO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Josemira Raimunda Diniz Gadelha</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2491/scanner_escola_legislativo_02112026_090337_006377.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL N.º 633/2014, MAJORANDO O VALOR DO AUXÍLIO ALIMENTAÇÇÃO DOS SERVIDORES PÚBLICOS INTEGRANTES DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDAIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2492/scanner_escola_legislativo_02112026_090428_006394.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS INTEGRANTES DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS, INSTITUIDO PELA LEI MUNICIPAL Nº 849/2019 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2497/pl_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2511/pl_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O TOPÔNIMO DO PARQUE LINEAR LOCALIZADO NO BAIRRO NOVA ESPERANÇA, NO MUNICÍPIO DE CANÃ DOS CARAJÁS/PA</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2509/projeto_de_lei_n10-2026-_poder_executivo-_autotriza_a_alteracao_da_lei_n_1.161-2025-_plano_plurianual_para_o_quadrienio_2026-2029_e_a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ALTERAÇÃO DA LEI Nº 1.161/2025 - PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E ALTERA A LEI Nº 1.151/2025 - LEI DE DIRETRIZES ORÇAMENTARIAS E A LEI Nº 1.180/2025 - LEI ORÇAMENTARIA ANUAL, EM CONFORMIDADE COM O MODELO FEDERAL DE TRANSPARÊNCIA E RASTREABILIDADE, ÀS DECISÕES DO SUPREMO TRIBUNAL FEDERAL NA ADPF 854 E ÀS INSTRUÇÕES NORMATIVAS DO TCM-PA, E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Vereador Daniel Nunes</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2516/pl_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA MÃES ATÍPICAS EM CRECHES E ESCOLAS PRÓXIMAS DE SUAS RESIDÊNCIAS E LOCAIS DE TRABALHO NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2522/projeto_de_lei_013.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OS CRITÉRIOS E PROCEDIMENTOS PARA A CONCESSÃO DE CREDENCIAL DE ESTACIONAMENTO EM VAGAS RESERVADAS PARA PESSOAS COM DEFICIÊNCIA, COM MOBILIDADE REDUZIDA OU CONDIÇÕES DE SAÚDE EQUIPARADAS NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2523/pl_014.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIÁRIAS A PESSOAS SEM VÍNCULO COM A ADEMINISTRAÇÃO PÚBLICA MUNICIPAL, QUANDO EM REPRESENTAÇÃO INSTITUCIONAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_015.pdf</t>
+  </si>
+  <si>
+    <t>INSITUI A AVE-SÍMBOLO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, CRIA O DIA MUNICIPAL DAS AVES DE VIDA LIVRE.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2525/projeto_de_lei_016.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REORGANIZAÇÃO E CONSOLIDAÇÃO DAS NORMAS DO INSITUTO DE DESENVOLVIMENTO URBANO DE CANAÃ DOS CARAJÁS - IDURB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Vereador Cleido Braz</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2535/escola_legislativo_005456.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE NORMAS URBANÍSTICAS DE INTERESSE LOCAL APLICÁVEIS AOS OCUPANTES DA INFRAESTRUTURA DE POSTES NO MUNICÍPIO DE CANAÃ DOS CARAJÁS/PA, RELATIVAS AO ORDENAMENTO, SEGURANÇA, IDENTIFICAÇÃO, CONSERVAÇÃO E REGULARIZAÇÃO DE CABOS, FIOS, FIBRAS ÓPTICAS, CORDOALHAS E EQUIPAMENTOS INSTALADOS NO ESPAÇO URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Vereador Miguel da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DE SAÚDE LOCALIZADA NA VILA BOM JESUS, SITUADA NA VP-13, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS/PA.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2530/escola_legislativo_005468.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 882.000,00 (OITOCENTOS E OITENTA E DOIS MIL REAIS) NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2532/escola_legislativo_005436.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES PRIVADAS SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO, O "DIA MUNICIPAL DE CONSCIENTIZAÇÃO E ENFRENTAMENTO À FIBROMIALGIA E DOENÇAS CORRELATAS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES PARA A ORGANIZAÇÃO, DISPONIBILIZAÇÃO E USO DE INSTALAÇÕES SANITÁRIAS EM ESPAÇOS PÚBLICOS E PRIVADOS DE USO COLETIVO, COM FUNDAMENTO DA DIGNIDADE DA PESSOA HUMANA, DA PRIVADCIDADE E DA SEGURANÇA DE TODOS OS USUÁRIOS NO MUNICIPIO DE CANAÃ DOS CARAJÁS/PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2531/escola_legislativo_005448.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI OS COMPONENTES DO SISTEMA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL (SISAN) EM CANAÃ DOS CARAJÁS, ESTABELECE DIRETRIZES PARA O RESPECTIVO PLANO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CANAÃ DOS CARAJÁS A "FOLIA DE REIS", INSTITUI O "DIA MUNICIPAL DA FOLIA DE REIS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2550/pdf24_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCICIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Vereador Cleido Braz, Vereador Junior Guirelle</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO À ELETROMOBILIDADE E À INFRAESTRUTURA DE RECARGA DE VEÍCULOS ELÉTRICOS E HÍBRIDOS PLUG-IN NO MUNCÍPIO DE CANAÃ DOS CARAJÁS/PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>ESTABELECE A OBRIGATORIEDADE DE VEICULAÇÃO/FIXAÇÃO DE CARTAZES INFORMATIVOS EM PRÉDIOS DA ADMINISTRAÇÃO PÚBLICA, INSTITUIÇÕES DE ENSINO, UNIDADES DE SAÚDE E TERMINAIS DE TRANSPORTE EM CANAÃ DOS CARAJÁS, FORNECENDO ORIENTAÇÃO SOBRE DENÚNICA E COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL INFANTO-JUVENIL. E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Vereadora Professora Elenjusse</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ACESSIBILIDADE EM EVENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PROMOÇÃO, PREVENÇÃO E ATENÇÃO À SAÚDE MENTAL NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2551/scanner-diretoria_05262026_124546_019974.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO PARA A CELEBRAÇÃO DE CONVÊNIOS, TERMOS DE COOPERAÇÃO, ACORDOS DE COOPERAÇÃO TÉCNICA E DEMAIS INSTRUMENTOS CONGÊNERES COM MUNICÍPIOS LIMÍTROFES E DE INFLUÊNCIA REGIONAL, VISANDO À GESTÃO ASSOCIADA E À EXECUÇÃO DE AÇÕES PÚBLICAS MULTISSETORIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2552/scanner-diretoria_05262026_124628_019980.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$: 580.953,58 (QUINHENTOS E OUTENTA MIL, NOVECENTOS E CINQUENTA E TRÊS REAIS E CINQUENTA E OITO CENTAVOS) NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1982</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_n_001-2025-autoria_-vereador_cleido_braz.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_n_001-2025-autoria_-vereador_cleido_braz.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A UTILIZAÇÃO DE PRÉDIOS DAS ESCOLAS MUNICIPAIS DE CANAÃ DOS CARAJÁS, COMO SEDES PARA EVENTOS DAS IGREJAS EVANGÉLICAS E CATÓLICAS NOS MESES DE JANIERO E JULHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Vereadora Professora Elenjusse</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_02.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO PARQUE DO MIRANTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_03.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO NÚCLEO DE EDUCAÇÃO INTANTIL - NEI ANGELA CARLA PIMENTEL LAGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_04.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA ESCOLA MUNICIPAL DA EDUCAÇÃO BÁSICA - EMEB JOLANDA RODRIGUES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_no_005-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_no_005-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO AEROPORTO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2128/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2128/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROTOCOLO MUNICIPAL ANTIRRACISTA NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, ESTABELECENDO DIRETRIZES PARA A PREVENÇÃO, CONSCIENTIZAÇÃO E ACOLHIMENTO DE VÍTIMAS DE RACISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_escola_legislativo_02252025_155314_001049.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_escola_legislativo_02252025_155314_001049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE COTAS DE MULHERES EM SITUAÇÃO DE VULNERABILIDADE ECONÔMICA DECORRENTE DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NOS CONTRATOS DE SERVIÇOS CONTÍNUOS COM REGIME DE DEDICAÇÃO EXCLUSVA DE MÃO DE OBRA FIRMADOS PELO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2130/projeto_08.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2130/projeto_08.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ORIENTAÇÃO AO DIAGNÓSTICO, PROVENÇÃO E COMBATE AO CÂNCER NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador Flávio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_no_009-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_no_009-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA - EMBE, LOCALIZADA NA AVENIDA MARIA DIVINA DE SOUZA NO CHACREAMENTO IMPERIAL - 52 - CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>10</t>
-[...5 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2138/pl_no_010-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2138/pl_no_010-2025.pdf</t>
   </si>
   <si>
     <t>VEDA A CONTRATAÇÃO EM CARGOS PÚBLICOS DIRETOS E NO ÂMBITO DAS EMPRESAS TERCEIRIZADAS QUE PRESTEM SERVIÇOS À ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CANAÃ DOS CARAJÁS DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NO ARTIGO 121 DO DECRETO-LEI FEDERAL Nº 2.848, DE 07 DE DEZEMBRO DE 1940 (CÓDIGO PENAL BRASILEIRO), PELA LEI FEDERAL Nº 13.104/2015, DE 09 DE MARÇO DE 2015, E NA LEI FEDERAL Nº 11.340, DE 07 DE AGOSTO DE 2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2165/scanner_escola_legislativo_03262025_092734_001627.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2165/scanner_escola_legislativo_03262025_092734_001627.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DO PLANTIO DE ÁRVORES EM LOTEAMENTOS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2260/scanner_escola_legislativo_04102025_121022_002085.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2260/scanner_escola_legislativo_04102025_121022_002085.pdf</t>
   </si>
   <si>
     <t>INSITUI, NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, QUE AS UNIDADES DE SAÚDE PÚBLICAS E PRIVADAS OFEREÇAM LEITOS SEPARADOS PARA MÃES DE NATIMORTO OU COM ÓBITO FETAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2168/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2168/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A DIGNIDADE MENSTRUAL NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>14</t>
-[...5 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSAO DE REAJUSTE DE VENCIMENTOS DOS SERVIDORES PÚBLICOS INTEGRANTES DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2167/projeto_de_lei_0152025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2167/projeto_de_lei_0152025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 633/2014, MAJORANDO O VALOR DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS INTEGRANTES DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUIA E FUNDACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2169/projeto_016.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2169/projeto_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL DE VENCIMENTOS DOS SERVIDOES PÚBLICOS INTEGRANTES DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2255/scanner_escola_legislativo_04102025_120958_002083.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2255/scanner_escola_legislativo_04102025_120958_002083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CADERNETA MUNICIPAL DE SAÚDE DA MULHER.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Vereador Flávio Gomes, Vereador Cabelo, Vereador Dionizio Coutinho, Vereador Junior Guirelle, Vereador Werbet Felipe</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2193/2025_-_projeto_de_lei_no_018-2025__aumento_real_cmcc_1.docx</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2193/2025_-_projeto_de_lei_no_018-2025__aumento_real_cmcc_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2195/2025_-_projeto_de_lei_no_019-2025_-_reajuste_auxilio_alimentacao.docx</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2195/2025_-_projeto_de_lei_no_019-2025_-_reajuste_auxilio_alimentacao.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE REAJUSTE DO AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS CRIADO PELA LEI MUNICIPAL 849/2019 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2194/2025_-_projeto_de_lei_no_020-2025_-_perdas_salariais_cmcc.docx</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2194/2025_-_projeto_de_lei_no_020-2025_-_perdas_salariais_cmcc.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICO DO PODER LEGISLATIVO MUNICIPAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>22</t>
-[...5 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_no_022-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_no_022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TOPÔNIMO DO PARQUE DO MIRANTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_d_lei_023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_d_lei_023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A INCLUSÃO DO TEMA TRANSVERSAL DE TRÂNSITO NO CURRÍCULO ESCOLAR DOS ESTUDANTES DO PRIMEIRO AO NONO ANO DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2227/scanner_escola_legislativo_04012025_123151_001893.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2227/scanner_escola_legislativo_04012025_123151_001893.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENAÇÃO DA TAXA ÚNICA PARA REMOÇÃO DE VEÍCULOS APREENDIDOS NO PÁTIO DO SETRAN DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2229/scanner_escola_legislativo_04012025_123918_001900.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2229/scanner_escola_legislativo_04012025_123918_001900.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>26</t>
-[...5 lines deleted...]
-    <t>DISPÕE SOBRE A INCLUSÃO DA DISCIPLINA DE LÍNGUA BRASILEIRA DE SINAIS (LIBERAS) NO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE EDUCAÇÃO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2231/scanner_escola_legislativo_04012025_125028_001903.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DA DISCIPLINA DE LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NO ENSINO FUNDAMENTAL DA REDE MUNICIPAL DE EDUCAÇÃO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE IMPLEMENTAÇÃO DE MANGUEIRAS TRANSPARENTES NOS POSTOS DE COMBUSTÍVEIS,  VISANDO GARANTIR A TRNASPARÊNCIA E A SEGURANÇA NAS OPERAÇÕES DE ABASTECIMENTO DE VEÍCULOS</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>28</t>
-[...4 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A EXTENSÃO DA LICENÇA PATERNIDADE PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO E A UTILIZAÇÃO DO CORDÃO DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕES SOBRE A IMPLEMENTAÇÃO DO "PROTOCOLO AZUL" NO ATENDIMENTO A PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_0312025_elenjusse.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_0312025_elenjusse.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO AOS NEGÓCIOS DE IMPACTO SOCIAL E AMBIENTAL NO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DOS HIPERMERCADOS E SUPERMERCADOS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS A ADAPTAREM 10% (DEZ POR CENTO) DE SEUS CARRINHOS DE COMPRAS ÀS PESSOAS COM DEFICIÊNCIA OU COM MODALIDADE REDUZIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA MUNICIPAL DE CONSCIENTIZAÇÃO E ATENÇÃO INTEGRA À SAÚDE DA MULHER NO CLIMATÉRIO E NA MENOPAUSA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2272/projeto_de_lei_0342025_tea.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2272/projeto_de_lei_0342025_tea.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO PSICOSSOCIAL NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE - SUS ÀS MÃES QUE SE DEDICAM INTEGRALMENTE AO CUIDADO DE FILHOS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_0352025_flavio_gomes.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_0352025_flavio_gomes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIO DO POSTO DE SAÚDE LOCALIZADO NA RUA DA -VS 52- CANAÃ DOS CARAJÁS/PA.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Vereador Anuar Filho</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_no_036-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_no_036-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "RUA PARA TODOS" NO ÂMBITO DO MUNICÍPIO DA CANAÃ DOS CARAJÁS, DISPÕE SOBRE O USO TEMPORÁRIO DE VIAS PÚBLICAS PARA ATIVIDADES CULTURAIS, DE LAZER E ESPORTES RADICAIS, E DÁ OUTRAS PROVINDÊNCIAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2317/pl_no_037-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2317/pl_no_037-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOME DO PARQUE LINEAR LOCALIZADO ENTRE A AVENIDA JOSÉ MARIA PRIMO E A RUA AIMORÉ, NO MUNICIPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2320/ldo_2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2320/ldo_2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA REFERENTE AO EXERCÍCIO FINANCEIRO 2026.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2318/pl_no_039-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2318/pl_no_039-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO PARQUE DE EVENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2333/scanner_escola_legislativo_06042025_082854_002484.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2333/scanner_escola_legislativo_06042025_082854_002484.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE UNIDADES DE ENSINO PÚBLICAS MUNICIPAIS POR ENTIDADES RELIGIOSAS DURANTE PERÍODOS NÃO LETIVOS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>Vereador Junior Guirelle</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2447/pl_no_041-2025.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PROFISSÃO DE INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E ESTABELECE NORMAS PARA SUA ATUAÇÃO, INCLUINDO O PISO SALARIAL DA CATEGORIA.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_no_044-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_no_044-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO, CONFORME AUTORIZAÇÃO PREVISTA NO ART. 48 DA LEI MUNICIPAL Nº 1.109/2024 (LEI DE DIRETRIZES ORÇAMENTÁRIAS) E NO ART. 8º DA LEI MUNICIPAL Nº 1.120/2024 (LEI ORÇAMENTÁRIA ANUAL).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_no_045-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_no_045-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO A REALIZAR REMANEJAMENTO ORÇAMENTÁRIO PARA ALTERAÇÃO DE EMENDAS IMPOSITIVOS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2340/scanner_escola_legislativo_06042025_123311_002510.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2340/scanner_escola_legislativo_06042025_123311_002510.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE COMBATE À VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2319/scanner_escola_legislativo_05272025_105602_002403.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2319/scanner_escola_legislativo_05272025_105602_002403.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA "SEMANA MUNICIPAL DO LIXO ZERO" NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2321/scanner_escola_legislativo_05282025_104049_002405.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2321/scanner_escola_legislativo_05282025_104049_002405.pdf</t>
   </si>
   <si>
     <t>ALTERA O "CAPUT" E § 1° DO ART.19 DA LEI MUNICIPAL N.°1.123, DE 16 DE DEZEMBRO DE 2024, QUE "CRIA NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL,E O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL".</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2337/scanner_escola_legislativo_06042025_123420_002520.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2337/scanner_escola_legislativo_06042025_123420_002520.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO "PRÊMIO FORÇA DE SEGURANÇA DESTAQUE" NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2338/scanner_escola_legislativo_06042025_123353_002517.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2338/scanner_escola_legislativo_06042025_123353_002517.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA SEMANA MUNICIPAL DO MEIO AMBIENTE NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2339/scanner_escola_legislativo_06042025_123330_002513.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2339/scanner_escola_legislativo_06042025_123330_002513.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DO "GRAU" (OU "WHEELING") EM MOTOCICLETAS COMO MODALIDADE ESPORTIVA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2334/scanner_escola_legislativo_06042025_082814_002482.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2334/scanner_escola_legislativo_06042025_082814_002482.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 1º E 2º DA LEI 612/2013, DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO DA MEMÓRIA HISTÓRICA E CULTURAL DOS PIONEIROS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, ATRAVÉS DA COLETA, REGISTRO E DIVULGAÇÃO DOS DEPOIMENTOS DOS PIONEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_058.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_058.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E EDUCAÇÃO NO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2348/projeto_059.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2348/projeto_059.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA JUVENTUDE NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO DA REALIZAÇÃO DE ATIVIDADES HUMANAS NAS MARGENS DAS CACHOEIRAS E CURSOS´ ÁGUA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2352/projeto_061_substituicao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2352/projeto_061_substituicao.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA D DA EDUCAÇÃO NO MUNICIPIO DE CANAÃ DOS CARAJÁS-PA, COM FOCO NA BUSCA ATIVA ESCOLAR E ENFRENTAMENTO À EVASÃO E ABANDONO ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2354/projeto_062.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2354/projeto_062.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO "EMPRESA SEGURA PARA MULHERES" NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS -PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2359/pl_no_063-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2359/pl_no_063-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, DETINADO À INCLUSÃO DE DOTAÇÕES ORÇAMENTÁRIAS DECORRENTES DE REPASSES FINANCEIROS ORIUNDO DE EMENDAS PARLAMENTARES INDIVIDUAIS.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2457/projeto_064.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2457/projeto_064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE MADEIRAS PROVENIENTES DE SUPRESSÃO VEGETAL EM ÁREAS DE MINERAÇÃO NO MUNICÍPIO DE CANAÃ DOS CARAJÁS PARA FINS DE UTILIZAÇÃO EM PROJETOS COMUNITÁRIOS E DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2443/projeto_065.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2443/projeto_065.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE (UBS) PORTE I "DIVINA BARROS MOREIRA", EM FASE DE IMPLANTAÇÃO NO BAIRRO FLOR DE LIZ II, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_no_066-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_no_066-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS À LEI MUNICIPAL Nº 686/2015 E INSTITUI O REGIME DE TRANSIÇÃO DE MATRIZ CURRICULAR DA EDUCAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2383/scanner_escola_legislativo_08282025_084204_002995.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2383/scanner_escola_legislativo_08282025_084204_002995.pdf</t>
   </si>
   <si>
     <t>ALTERAM DISPOSITIVOS DA LEI MUNICIPAL N.º1.016, DE 13 DE DEZEMBRO DE 2022, QUE DISPÕE SOBRE A AUTORIZAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA AO SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Vereador Clevis Criatura</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2384/scanner_escola_legislativo_08282025_084146_002994.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2384/scanner_escola_legislativo_08282025_084146_002994.pdf</t>
   </si>
   <si>
     <t>DECLARA A FESTA DA COLHEITA DO MILHO COMO PATRIMÔNIO CULTURA DE NATUREZA IMATERIAL DO MUNICÍPIO DE CANAÃ DOS CARAJAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2456/projeto_069.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2456/projeto_069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE DISPOSITIVOS ELÉTRICOS INCAPACITANES, QUE SERÃO UTILIZADOS NO EXERCÍCIO DAS ATIVIDADES DOS AGENTES DE TRÂNSITO, TRANSPORTE E RODOVIÁRIO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_070.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSOLIDAÇÃO DA APLICAÇÃO DA LEI FEDERAL N° 13.722/2018 (LEI LUCAS), NO ÂMBITO DO MUNICIPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei_071.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei_071.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENSO MUNICIPAL DAS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_072.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_072.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, O "PRÊMIO SERVIDOR QUE INSPIRA", DESTINADO A RECONHECER E VALORIZAR SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO MUNICIPAL QUE SE DESTACAREM NO EXERCÍCIO DE SUAS FUNÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_073.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_073.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS PARA IDENTIFICAÇÃO, NOTIFICAÇÃO, REMOÇÃO E DESTINAÇÃO DE VEÍCULOS EM ESTADO DE ABANDONO EM VIAS PÚBLICA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2392/palno_plurial_ppa_2026-2029_29-08-2025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2392/palno_plurial_ppa_2026-2029_29-08-2025.pdf</t>
   </si>
   <si>
     <t>INSITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CANAÃ DOS CARAJÁS PARA O QUADRIÊNIO 2026-2029.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_075.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_075.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE VIGILÂNCIA ALIMENTAR E NUTRICIONAL NO MUNICÍPIO E CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2445/projeto_076.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2445/projeto_076.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "SETEMBRO AMARELO" NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, DEDICADA À PREVENÇÃO AO SUICÍDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_772025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_772025.pdf</t>
   </si>
   <si>
     <t>ALTERAM DISPOSITIVOS DA LEI MUNICIPAL N.º 1.016, DE 13 DE DEZEMBRO DE 2022, QUE DISPÕE SOBRE A AUTORIZAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA AO SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_78.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_78.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE BEM-ESTAR, QUALIDADE DE VIDA NO TRABALHO E VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS- PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_79.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_79.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PREMIAÇÃO MUNICIPAL DE MÉRITO PEDAGÓGICO, DESTINADA A VALORIZAR OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_080.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_080.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO PSICOLÓGICO E JURÍDICO A PROFESSORES E DEMAIS PROFISSIONAIS DE REDE PÚBLICA DE ENSINO, QUE SOFREM VIOLÊNCIA NAS ESCOLAS.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2426/pl_081.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2426/pl_081.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE DISPENSAÇÃO DE FÓRMULAS ESPECIAIS E DIETAS ENTERAIS, DESTINADO A CRIANÇAS, ADULTOS E IDOSOS ATENDIDOS PELO SISTEMA ÚNICO DE SAÚDE - SUS, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto_082.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto_082.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 1092, DE 23 DE JANEIRO DE 2024, QUE ESTABELECE NOVA ESTRUTURA ORGANIZACIONAL E DE CARGOS EM COMISSÕES E FUNÇÕES GRATIFICADAS DO PODE EXECUTIVO DE CANAÃ DOS CARAJÁS - PA.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_083.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCARTE DE BENS MÓVEIS INSERVÍVEIS NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2439/ploa_2026.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2439/ploa_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA, PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2438/scanner_escola_legislativo_10222025_090710_003855.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2438/scanner_escola_legislativo_10222025_090710_003855.pdf</t>
   </si>
   <si>
     <t>CRIA O "INSTITUTO DO PODER LEGISLATIVO DE CANAÃ DOS CARAJÁS - IPLCC" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2446/scanner_escola_legislativo_11032025_110748_003987.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2446/scanner_escola_legislativo_11032025_110748_003987.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 1.123, DE 16 DE DEZEMBRO DE 2024, QUE CRIOU, NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS/PA, A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Vereador Jonas Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_087.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO, FORNECIMENTO E DISTRIBUIÇÃO DE BEBIDAS ACONDICIONADAS EM GARRAFAS DE VIDRO DURANTE EVENTOS PÚBLICOS REALIZADOS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_lei_88.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_lei_88.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DENOMINAÇÃO DA VICINAL VS 25 COMO VICINAL VS JOSE MARTINS DE OLIVEIRA "VS ZECA MARTINS", NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_089.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS ESTABELECIMENTOS COMERCIAIS QUE EXPLOREM ATIVIDADES DE BARES, RESTAURANTES E LANCHONETES, E QUE MANTENHAM VÍNCULO COM APLICATIVOS ELETRÔNICOS DE ENTREGA, A PERMITIR QUE OS ENTREGADORES POSSAM FAZER O USO DAS GARANTIAS DESCRITAS NESTA LEI, NO ÂMBITO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2467/scanner_escola_legislativo_11252025_101345_004839.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2467/scanner_escola_legislativo_11252025_101345_004839.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO PECUNIÁRIO AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2468/scanner_escola_legislativo_11262025_091726_005008.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2468/scanner_escola_legislativo_11262025_091726_005008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO NATALINO PECUNIÁRIO AOS SERVIDORES DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2471/projeto_092.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2471/projeto_092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE NO TRANSPORTE COLTIVO MUNICIPAL PARA PESSOAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E SEUS ACOMPANHANTES NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Vereador Flávio Gomes, Vereador Cabelo, Vereador Dionizio Coutinho, Vereador Junior Guirelle, Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2478/projeto_093.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2478/projeto_093.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NCESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2479/projeto_de_lei_94.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2479/projeto_de_lei_94.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR E REGULAMENTA O PROCESSO DE CONCESSÃO DE DIÁRIAS DESTINADAS AO CUSTEIO DE DESPESAS COM VIAGENS DE SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS/PA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2472/projeto_095.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2472/projeto_095.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA E AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR ÁREA A SER UTILIZADA PARA EXPANSÃO DO CENTRO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2473/projeto_096.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2473/projeto_096.pdf</t>
   </si>
   <si>
     <t>CRIA A DIRETORIA DE EDUCAÇÃO PROFISSIONAL, TECNOLÓGICA E SUPERIOR NO ÂMBITO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 624/2014, INSTITUI ESTRUTURA ORGANIZACIONAL ESPECÍFICA E FUNDO MUNICIPAL DE DESENVOLVIMENTO DA EDUCAÇÃO PROFISSIONAL, TECNOLÓGICA E SUPERIOR - FMDEPTS.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2474/projeto_097.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2474/projeto_097.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO À ABERTURA DE DOTAÇÃO ORÇAMENTÁRIA ORIUNDA DE REPASSE FINANCEIRO NA MODALIDADE TRANSFERÊNCIAS ESPECIAIS DE RECURSOS DA UNIÃO ORIUNDOS DE EMENDAS PARLAMENTARES.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_098.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_098.pdf</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2476/projeto_099.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2476/projeto_099.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 283, DE 19 DE ABRIL DE 2012, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA CONDIÇÃO FEMININA DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2477/projeto_de_lei_100.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2477/projeto_de_lei_100.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SISTEMÁTICA DE NUMERAÇÃO DOS IMÓVEIS PARA FINS DE ENDEREÇAMENTO NO MUNICÍPIO DE CANAÃ DOS CARAJÁ-PA.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2480/scanner_escola_legislativo_12122025_121645_006256.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2480/scanner_escola_legislativo_12122025_121645_006256.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 42 DA LEI N.° 667/2015, EQUIPARANDO O VENCIMENTO DO CARGO DE CONSELHEIRO TUTELAR AO ASSESSOR ESPECIAL I.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2481/scanner_escola_legislativo_12122025_121721_006273.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2481/scanner_escola_legislativo_12122025_121721_006273.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DE CANAÃ DOS CARAJÁS/PA.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2482/scanner_escola_legislativo_12122025_121742_006277.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2482/scanner_escola_legislativo_12122025_121742_006277.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 625, DE 13 DE FEVEREIRO DE 2014 - PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICO DA PREFEITURA MUNICIPAL DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2484/scanner_escola_legislativo_12122025_121803_006283.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2484/scanner_escola_legislativo_12122025_121803_006283.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DE LEI MUNICIPAL N.º 282, DE 22 DE MARÇO DE 2012, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_105.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_105.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DE ÁREA PÚBLICA DESTINADA À COOPERATIVA DE FRETES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_106.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_106.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS, DÉCIMO TERCEIRO SALÁRIO E AUXÍLIO-ALIMENTAÇÃO AOS AGENTES DO PODER EXECUTIVO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2486/scanner_escola_legislativo_12192025_094958_006293.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2486/scanner_escola_legislativo_12192025_094958_006293.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.125, DE 18 DE DEZEMBRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2487/scanner_escola_legislativo_12192025_095039_006297.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2487/scanner_escola_legislativo_12192025_095039_006297.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 920, DE 01 DE DEZEMBRO DE 2020, QUE INSTITUI A POLÍTICA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Vereador Cleverson Zajac</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_no_001-2024_corrigido.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_no_001-2024_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento dos estabelecimentos industriais, comerciais e prestadores de serviço, neste Município e revoga os artigos 56 e 57 da Lei Municipal nº 694/2015.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_no_002-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e topônimo da EMEB Gercino Corrêa de Melo Júnior.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>Vereador Dinilson José, Vereador Anuar Filho, Vereador Chefinho, Vereador Clevis Criatura, Vereador Flávio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n__003_2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n__003_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Reajuste do auxilio Alimentação dos Servidores Públicos da Câmara do Município de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_lei_n__004_2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_lei_n__004_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento da remuneração dos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_lei_n__005_2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_lei_n__005_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de revisão geral anual das remunerações dos Servidores Públicos da Câmara Municipal de Canaã dos Carajás / PA e dá outras providencias.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>Vereador Miguel da Saúde</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_006-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo da Escola Municipal localizada na Avenida América, cruzamento com a Avenida Castanheira, Bairro Cidade Nova e dá outras providências.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1498/pl_no_007-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1498/pl_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste e revisão de vencimentos dos Servidores Públicos Integrantes da Administração Pública Direta, Autárquica e Fundacional do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1497/pl_no_008-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1497/pl_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 633/2014, reajustando o valor do Auxilio - Alimentação dos Servidores Públicos integrantes da Administração Pública Direta, Autárquica e Fundacional do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1501/pl_no_009-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1501/pl_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo no Art. 28 da Lei nº 1.072, de 14 de julho de 2023 (Lei de Diretrizes Orçamentários - LDO 2024).</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei_no_010-2024_-_autoriza_pagamento_de_hospedagem_e_alimentacao_aos_prest._de_serv.e_colab._da_adm_direta_e_indireta.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei_no_010-2024_-_autoriza_pagamento_de_hospedagem_e_alimentacao_aos_prest._de_serv.e_colab._da_adm_direta_e_indireta.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de hospedagem e alimentação aos prestadores de serviços e colaboradores eventuais da Administração Pública Direta, Autárquica e Fundacional do Município de Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_no_011-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Garante aos estudantes da Educação Básica Pública e Privada deste Município o direito ao aprendizado da Língua Portuguesa e proíbe a utilização e o ensino da linguagem neutra ou não binária.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1515/brw5cf370c1cf28_04302024_122537_000735.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1515/brw5cf370c1cf28_04302024_122537_000735.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO PARQUE LINEAR QUE FARÁ A AMPLIAÇÃO DO ESPAÇO DO LAGO DOS BURITIS ( AINDA EM CONSTRUÇÃO) QUE FICARÁ LOCALIZADO NO BAIRRO ALTO BONITO II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1524/jpg2pdf_1_1.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1524/jpg2pdf_1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1532/pl_no_014-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1532/pl_no_014-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE INTERVENÇÃO PEDAGÓGICO (PIP) NAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL DE CANAÃ DOS CARAJÁS-PA.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1533/pl_no_015-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1533/pl_no_015-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA, AUTORIZA A DESAPROPRIAÇÃO E DOAÇÃO DE ÁREA A SER UTILIZADA PARA AMPLIAÇÃO DA EEEM IRMÃ LAURA DE MARTINS CARVALHO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_no_016-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_no_016-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE DISPOSITIVOS ELÉTRICOS INCAPACITANTES, QUE SERÃO UTILIZADOS NO EXERCÍCIO DAS ATIVIDADES DOS AGENTES DE TRÂNSITO, TRANSPORTE E RODOVIÁRIO DO MUNICIPIO DE CANAÃ DOS CARAJÁS-PA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_no_017-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_no_017-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA UNIDADE BÁSICA DE SAÚDE SITUADA NA VICINAL VS-52.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1563/scan2024-08-21_095833.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1563/scan2024-08-21_095833.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REFERÊNCIA EM TRATAMENTO DE PESSOAS ACOMETIDAS PELA SINDROME DA FIBROMIALGIA.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1564/scan2024-08-21_100014.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1564/scan2024-08-21_100014.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PRÁTICA DE ESPORTES E DESENVOLVIMENTO DE ATLETAS E PARATLETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Vereador Anderson Mendes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_no_020-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_no_020-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA DE MUSICOTERAPIA NOS HOSPITAIS PÚBLICOS MUNICIPAIS DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1571/pl_no_021-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1571/pl_no_021-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISONOMIA ENTRE MULHERES E HOMENS PARA A FIXAÇÃO DOS HORÁRIOS DE COMPETIÇÃO NOS EVENTOS ESPORTIVOS REALIZADOS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1614/projeto_022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1614/projeto_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E DE ARTEFATOS PIRITÉCNICOS DE ALTO IMPACTO OU EFEITO DE TIRO DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 40 DA LEI MUNICIPLA N.º 1.072, DE 14 DE JULHO DE 2023 (LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO).</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8º DA LEI MUNICIPAL N.º 1.083, DE 14 DE DEZEMBRO DE 2023 (LEI ORÇAMENTÁRIA ANUAL - LOA/2024).</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1655/pl_no_025-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1655/pl_no_025-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1824/patrimonio_000112.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1824/patrimonio_000112.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA E AUTORIZA A DESAPROPIAÇÃO DE ÁREA A SER UTILIZADA PARA A CONSTRUÇÃO DO AEROPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>Vereador Chefinho</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1828/pl_no_027-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1828/pl_no_027-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO NOVO HOSPITAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_028.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOME DO NUCLEO DE EDUCAÇÃO INFANTIL NAIR GOMES DE SOUZA, LOCALIZADO NA RUA 18, QD 55 - A, BAIRRO JARDIM EUROPA, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_029.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOME DO NUCLEO DE EDUCAÇÃO INFANTIL NILDE MARIA SANTOS, LOCALIZADO NA RUA W15, S/N°, QD 188 - LOTE 315- COMPLEMENTO A.12, BAIRRO NOVA ESPERANÇA I, NO MUNICIPIO DE CANAÃ DOS CARAJÁS - PA.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>Vereador Cabelo, Vereadora Maria Pereira, Vereador Chefinho, Vereador Cleverson Zajac</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_0301.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_0301.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO NÚCLEO DE EDUCAÇÃO BÁSICA LOCALIZADO NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1839/pl_no_031-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1839/pl_no_031-2024.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE NÚCLEO DE EDUCAÇÃO INFANTIL MARILI TEREZINHA RODRIGUES DE SOUZA AO NÚCLEO DE EDUCAÇÃO INFANTIL LOCALIZADO NA RUA ARARA AZUL - ÁREA INSTITUCIONAL 01, LOTE 38 A, QUADRA 47, LOTEAMENTO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>Vereador Dinilson José, Vereador Anuar Filho, Vereador Chefinho, Vereador Clevis Criatura, Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1846/scanner_escola_legislativo_10232025_123600_003895.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1846/scanner_escola_legislativo_10232025_123600_003895.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS/PA, PARA O MANDATO DE 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1843/pl_no_033-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1843/pl_no_033-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX DOA ARTIGO 37 DA CONSTITUIÇÃO DA REPÚBLICA FEDERAL.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1844/pl_no_034-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1844/pl_no_034-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DA NOMENCLATURA DAS UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL DE EDUCAÇÃO DE CANAÃ DOS CARAJÁS - PA.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1845/pl_no_035-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1845/pl_no_035-2024.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA, A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_no_036-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_no_036-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>Vereador Dinilson José</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_037.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO NÚCLEO DE EDUCAÇÃO INFANTIL LOCALIZADO NA RUA DO CAMPO, BAIRRO MARANHESES.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>Vereador Dinilson José, Vereadora Maria Pereira, Vereador Anderson Mendes, Vereador Antônio do Lanche, Vereador Anuar Filho, Vereador Cabelo, Vereador Chefinho, Vereador Cleverson Zajac, Vereador Clevis Criatura, Vereador Flávio Gomes, Vereador Miguel da Saúde, Vereador Werbet Felipe, Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_038.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA GALERIA DE FOTOS DE AGENTES POLÍTICOS LOCALIZADA NO PRÉDIO DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>Vereadora Maria Pereira, Vereador Anderson Mendes, Vereador Antônio do Lanche, Vereador Anuar Filho, Vereador Cabelo, Vereador Chefinho, Vereador Cleverson Zajac, Vereador Clevis Criatura, Vereador Dinilson José, Vereador Flávio Gomes, Vereador Miguel da Saúde, Vereador Werbet Felipe, Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_039.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA BIBLIOTECA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_040.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO AUDITÓRIO DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1851/pl_no_041-2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1851/pl_no_041-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 676, DE 25 DE JUNHO DE 2015 PARA ADEQUAR A DESTINAÇÃO DOS RECURSOS PROVINIENTES DA LEI ESTADUAL Nº 7.638, DE 12 DE JULHO DE 2012, QUE INSTITUIU ICMS VERDE.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/scanner_escola_legislativo_03282025_124434_001815.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/scanner_escola_legislativo_03282025_124434_001815.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO NÚCLEO DE EDUCAÇÃO INFANTIL LOCALIZADO NA AVENIDA JOSÉ MARIA PRIMO, BAIRRO OURO PRETO.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_001_12.03.46.000.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_001_12.03.46.000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das pessoas nascidas no Município de Canaã dos Carajás - PA e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1324/novo_doutor_03-01-2023_12.04.27.165.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1324/novo_doutor_03-01-2023_12.04.27.165.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 836/2019 que concedeu auxílio financeiro em favor dos programas e as operações especiais da Polícia Militar do Pará - PMPA, destinado à execução do Projeto de Supervisão Militar Educacional - Polo Canaã dos Carajás - PA e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/secretariageral_007003.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/secretariageral_007003.pdf</t>
   </si>
   <si>
     <t>Veda a contratação em cargos públicos diretos e em decorrência de empresas terceirizadas, de pessoas condenadas pelos crimes previstos no artigo 121 do Decreto - Lei Federal nº 2.848, de 07 de dezembro de 1940 (Código Penal Brasileiro), pela Lei Federal nº 13.104/2015, de 09 de março de 2015 e pela Lei Federal nº 11.340, de 2006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1336/brwd812659b5548_20230403_114250_144091.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1336/brwd812659b5548_20230403_114250_144091.pdf</t>
   </si>
   <si>
     <t>Autoriza fixação de  índice de revisão geral anual das remunerações de todos os servidores da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1337/brwd812659b5548_20230403_113835_144057.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1337/brwd812659b5548_20230403_113835_144057.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do Auxílio – Alimentação dos servidores públicos da Câmara Municipal de Canaã dos Carajás/PA, e dá outras providências.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1338/brwd812659b5548_20230403_114025_144073.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1338/brwd812659b5548_20230403_114025_144073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento da remuneração dos servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_007.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo da Avenida "D", localizada no Bairro Ouro Preto, e dá outras providências.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1341/brwd812659b5548_20160108_001438_139761.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1341/brwd812659b5548_20160108_001438_139761.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 633/2014, reajustando o valor do Auxílio - Alimentação dos Servidores Públicos integrantes da administração Pública Direta, Autárquica e Fundacional do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1342/brwd812659b5548_20160108_001151_139738.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1342/brwd812659b5548_20160108_001151_139738.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos dos servidores públicos integrantes da administração pública direta, autárquica e fundacional do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1343/brwd812659b5548_20160108_001000_139716.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1343/brwd812659b5548_20160108_001000_139716.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste dos vencimentos dos servidores públicos integrantes da administração pública direta, autárquica e fundacional do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1344/projeto_011.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1344/projeto_011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1021/2022 DE FORMA A AUTORIZAR QUE O PODER EXECUTIVO MUNICIPAL FIRME CONVÊNIO OU INSTRUMENTO CONGÊNERE COM OS MUNICÍPIOS DE XINGUARA-PA E SAPUCAIA-PA PARA CONSTRUÇÃO DA RODOVIA TRANSCARAJÁS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Vereador Cleverson Zajac, Vereador Miguel da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/secretariageral_006992.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/secretariageral_006992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Atendimento Educacional Especializado Viver e Conviver (CAEE) e dá outras providências.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Vereador Cleverson Zajac, Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1425/secretariageral_006958.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1425/secretariageral_006958.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Espaço Maker Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>Vereadora Maria Pereira, Vereador Anderson Mendes, Vereador Antônio do Lanche, Vereador Anuar Filho, Vereador Cabelo, Vereador Chefinho, Vereador Cleverson Zajac, Vereador Clevis Criatura, Vereador Flávio Gomes, Vereador Miguel da Saúde, Vereador Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/secretariageral_006949.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/secretariageral_006949.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do protocolo de segurança máxima nas escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1354/projeto_de_lei_no_015-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1354/projeto_de_lei_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 283/2012 que criou o Conselho Municipal da Condição Feminina de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Canaã dos Carajás - PA, o Conselho Municipal da Juventude - COMUJUV e o Fundo Municipal da Juventude.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1357/secretariageral_001545.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1357/secretariageral_001545.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias o Incentivo Financeiro Adicional - IFA, previsto na Lei Federal nº 11.35/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1360/secretariageral_001493.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1360/secretariageral_001493.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte Coletivo Regular do Município de Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1367/projeto_de_lei_no_019-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1367/projeto_de_lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar áreas a serem utilizadas para a construção de unidades habitacionais de interesse social.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no_021-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos portadores de Fibromialgia em órgãos da administração publica direta, autarquias e fundacional e setores privados e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1366/secretariageral_002591.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1366/secretariageral_002591.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1020 de 14 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1374/pr2a2f_1.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1374/pr2a2f_1.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área rural a ser utilizada para a construção do Centro Esportivo da Vila Bom Jesus e dá outras providencias.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1387/secretariageral_007010.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1387/secretariageral_007010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Medalha Ana Neri no Município de Canaã dos Carajás, Estado do Pará e dá Outras Providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/secretariageral_007014.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/secretariageral_007014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo da Escola do Bairro Bela Vista e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1388/secretariageral_002581.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1388/secretariageral_002581.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização, Permissão e Cessão Administrativa de uso de Espaços PÚBLICOS no Âmbito do Município de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1383/pl_027.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1383/pl_027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Lei N°968, de 13 de dezembro de 2-21, que institui o Plano Plurianual - PPA 2022/2025, e dá outras Providências.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1386/secretariageral_002588.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1386/secretariageral_002588.pdf</t>
   </si>
   <si>
     <t>Declara o Círio de Nossa Senhora de Nazaré no Município de Canaã dos Carajás - PA, Estado do Pará, Patrimônio Cultural Imaterial do Município.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_n_029-2023_-_dispoe_sobre_a_ampliacao_do_limite_para_a_abertura_de_credito_suplementaresao_orcamento_previsto_na_lei_municipal_n_1026-2022_-_loa_2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_n_029-2023_-_dispoe_sobre_a_ampliacao_do_limite_para_a_abertura_de_credito_suplementaresao_orcamento_previsto_na_lei_municipal_n_1026-2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para a abertura de créditos suplementares ao orçamento previsto na Lei Municipal nº 1026/2022 - LOA 2023.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/projeto_030.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/projeto_030.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Cultura Evangélica no âmbito do Município de Canaã dos Carajás / PA e dá outras providencias.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_031-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_031-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1026/2022 - Lei Orçamentaria Anual referente à abertura de crédito adicional especial resultante da anulação parcial/total de dotação orçamentaria.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_no_032-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_no_032-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área a ser utilizada para a construção de Núcleo de Educação Infantil no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/projeto_de_lei_n_033-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/projeto_de_lei_n_033-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área a ser utilizada para a construção de Escola Municipal de Ensino Fundamental no Bairro Parakanã.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/projeto_de_lei_n_034-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/projeto_de_lei_n_034-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área a ser utilizada para a construção de Núcleo de Educação Infantil no Bairro Vale Dourado.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/projeto_de_lei_n_035-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/projeto_de_lei_n_035-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área localizada na VS 52 a ser utilizada para a construção de unidades habitacionais de interesse social.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_n_036-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_n_036-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área nas proximidades da PA - 160 a ser utilizada para a construção de unidades habitacionais de interesse social.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_n_037-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_n_037-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o exercício das atividades do profissionais em transporte individual de passageiros, "Mototaxistas", no âmbito do Município de Canaã dos Carajás PA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no_038-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área a ser utilizada para a construção de Núcleo de Educação Infantil no Bairro dos Maranhenses.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/projeto_de_lei_no_039-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/projeto_de_lei_no_039-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA A UTILIDADE PÚBLICA E AUTORIZA O PODER EXECUTIVO A DESAPROPRIAR ÁREA A SER UTILIZADA PARA A CONSTRUÇÃO DE ESCOLA MUNICIPAL DE ENSIO FUNDAMENTAL NO BAIRRO PARQUES DOS IPÊS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no_040-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR SERVIDÃO ADMINISTRATIVA PARCIAL NO AERODROMO PRIVADO LOCALIZADO NA ZONA RURAL DESTE MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/secretariageral_004368.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/secretariageral_004368.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a primeira revisão da Lei Municipal nº 691/2021, que Institui Plano Plurianual do Município de Canaã dos Carajás, para o Biênio 2024-2025.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/secretariageral_006424.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/secretariageral_006424.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Vigilância Sanitária do Município de Canaã dos Carajás, bem como revoga integralmente a Lei Municipal nº 024/2001 e dá outras providencias.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/secretariageral_004728.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/secretariageral_004728.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento contido na Lei Municipal nº 1020, de 14 de dezembro de 2022 - LOA (exercício de 2023).</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Complexo Esportivo da Vila Planalto.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/projeto_de_lei_no_045-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/projeto_de_lei_no_045-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Profissional de Administração no âmbito do município de Canaã dos Carajás / PA.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/secretariageral_006903.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/secretariageral_006903.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar área à Associação Comercial, Industrial e Agropastoril de Canaã dos Carajás - ACIACCA, para construção do Museu Mineral.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_no_049-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_no_049-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo da trilha localizada no Parque Veredas e dá outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/projeto_de_lei_no_050-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/projeto_de_lei_no_050-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_no_051-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_no_051-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura digital de documentos públicos na forma eletrônica, no âmbito do Poder Executivo do Município de Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/ploa_2024.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/ploa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Canaã dos Carajás - PA para o exercício de 2024.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/projeto_de_lei_no_053-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/projeto_de_lei_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo da Escola (ainda em construção) que ficará localizada à Rua VII, S/Nº, Quadra 32, Bairro Bela Vista e dá outras providencias.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_no_054-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_no_054-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei orçamentária anual referente à abertura de crédito adicional especial resultante da anulação parcial / total de dotação orçamentária.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_055-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_055-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orçamentaria Anual referente à abertura de crédito adicional especial resultante de excesso de arrecadação, mediante a previsão de novos recursos.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_056-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_056-2023.pdf</t>
   </si>
   <si>
     <t>Concede Abono Natalino pecuniário aos servidores públicos da administração pública direta e indireta do Município de Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_057-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_057-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação do Município de Canaã dos Carajás /PA á União dos Dirigentes Municipais de Educação - UNDIME/PA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_058-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_058-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Juventude - COMUJUV e o Fundo Municipal da Juventude.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_n_059_-_2023_dispoesobre_a_concessao_de_abono_natalino_pecuniario_aos_servidores_sa_camara_municipal_de_canaa_dos_carajas_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_n_059_-_2023_dispoesobre_a_concessao_de_abono_natalino_pecuniario_aos_servidores_sa_camara_municipal_de_canaa_dos_carajas_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono Natalino pecuniário aos servidores da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_no_060-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_no_060-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a primeira revisão especifica de alteração da Lei nº 968/2021, que institui o Plano Plurianual do Município de Canaã dos Carajás - PA, para o quadriênio 2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no_061-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no_061-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no_062-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no_062-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/brn000ec694aaeb_01012022_000659_000018.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/brn000ec694aaeb_01012022_000659_000018.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 282 de 22 de Março de 2012 - Estatuto dos Servidores Públicos de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no_064-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no_064-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 836/2019 que concedeu auxilio financeiro em favor dos programas e as operações especiais da Policia Militar do Pará - PMPA, destinado à execução do Projeto de Supervisão Militar Educacional - Polo Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_065-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_065-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área utilizada para a abertura e implantação de via pública.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_066-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_066-2023.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública e autoriza o Poder Executivo a desapropriar área a ser utilizada para a construção de campo de futebol no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_067-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_067-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei Municipal nº 625/2014 (PCCR).</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_no_068-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_no_068-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 686/2015 (PCCR - Educação).</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no_069-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no_069-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 691/2015 (Sistema Municipal de Habitação).</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_no_070-2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_no_070-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece nova estrutura organizacional e de cargos em comissão e funções gratificadas do Poder Executivo de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Vereador Dinilson José, Vereadora Maria Pereira, Vereador Anuar Filho, Vereador Clevis Criatura, Vereador Flávio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_001-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza fixação de índice de revisão geral anual das remunerações de todos os servidores da Câmara Municipal de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_002-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento do auxílio alimentação dos servidores públicos do Poder Executivo do Município de Canaã dos Carajás, alterando - se a Lei Municipal nº 633/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_003-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos do Poder Executivo de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_no_004-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de memorial em homenagem aos mortos em decorrências da COVID - 19 no âmbito do Município de Canaã dos Carajás / PA, e dá outras providencias.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_005-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de recursos técnicos para pessoas com deficiência e a acessibilidade.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_no_006-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_no_006-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo da Praça de Alimentação de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_007.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_007.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Qualifica Canaã e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_008.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_008.pdf</t>
   </si>
   <si>
     <t>Institui o Auxilio Tecnológico, no âmbito do Projeto Escola Interativa: criatividade, colaboração e inovação na construção do conhecimento, vinculado ao Programa de Inovação Educação Conectada do Governo Federal, aos docentes em exercício da Rede Pública Municipal de Ensino de Canaã dos Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana Cultural Evangélica no âmbito do Município de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_010.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual referente à abertura de credito adicional suplementar  resultante da anulação parcial de dotação orçamentária, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_011.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº806 de 2018- Institui o Programa Municipal de Desenvolvimento do Campo - PROCAMPO, e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_012.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo do Centro de Testagem e Acolhimento localizado à rua Constâncio Lino, S/N°, bairro Novo Horizonte II e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/projeto_013.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/projeto_013.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Permanência dos Estudantes de Cursos de Educação Superior de Graduação e Cursos de Educação Profissional Tecnológico de Graduação - PROMIPE CANAÃ e dá outras providencias.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área urbana a ser utilizada para obra pública e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/projeto_015.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/projeto_015.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder permissão de uso parcial do estádio Municipal Benezão e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_no_016-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_no_016-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual referente à abertura de credito adicional suplementar resultante da anulação parcial de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_no_017-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_no_017-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentário Anual referente à abertura de credito adicional suplementar resultante da anulação parcial de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_no_024-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual referente à abertura de credito adicional especial resultante do superávit financeiro, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/pl025.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/pl025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 983 de 20 de dezembro de 2021 - Lei Orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_no_026-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_no_026-2022.pdf</t>
   </si>
   <si>
     <t>Altera p artigo 8º da Lei Municipal nº 983, de 20 de dezembro de 2021, que estima a receita e fixa a despesa do município de Canaã dos Carajás / PA para o exercício de 2022.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_n_027-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_n_027-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial ao Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA, mediante superávit financeiro na Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_028.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_028.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área particular para construção da Estação de Tratamento de Esgoto.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_029-2022_1.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_029-2022_1.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área particular para construção do novo hospital municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/brwd812659b5548_20220621_210224_109328.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/brwd812659b5548_20220621_210224_109328.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei Municipal nº 983 de 20 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/brwd812659b5548_20220622_212659_109343.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/brwd812659b5548_20220622_212659_109343.pdf</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_033.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_033.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 753 de 22 de dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS e dá outras providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/brwd812659b5548_20220909_225759_112944.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/brwd812659b5548_20220909_225759_112944.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE TRANSPORTE PRIVADO INDIVIDUAL REMUNERADO DE PASSAGEIROS, BASEADO EM TECNOLOGIA DE COMUNICAÇÃO EM REDE NO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/brwd812659b5548_20220802_202127_111901.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/brwd812659b5548_20220802_202127_111901.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um complexo de referência e atendimento especializado às pessoas com Transtorno do Espectro Autista (TEA) e pessoas com Síndrome de Down.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_n_036-2022_-_revoga_a_lei_municipal_n_1002_de_22_de_junho_de_2022_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_n_036-2022_-_revoga_a_lei_municipal_n_1002_de_22_de_junho_de_2022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1002 de 22 de junho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/brwd812659b5548_20220823_230207_112134.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/brwd812659b5548_20220823_230207_112134.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 625/2014 - Plano de Cargos, Carreiras e Vencimentos para majorar o vencimento base dos Cargos de Agente Comunitário de Saúde e de Agente de Serviços de Controle às Endemias nos termos da Emenda Constitucional n° 120/2022,e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_038.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_038.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 753 de 22 de dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_039.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_039.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 679, de 25 de junho de2015, que aprova o Plano Municipal de Educação do Município de Canaã dos Carajás - PME, decênio 2015-2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_no_040-2022.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_no_040-2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 679, de 25 de junho de 2015, que aprova o Plano Municipal de Educação do Município de Canaã dos Carajás - PME, decênio 2015-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/ploa_2023.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/ploa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Canaã dos Carajás / PA para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/brwd812659b5548_20221011_213903_113743.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/brwd812659b5548_20221011_213903_113743.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 994/2022, que instituiu o Programa Municipal de Incentivos à Permanência dos Estudantes de Cursos de Educação Superior de Graduação e Cursos de Educação Profissional Tecnológica de Graduação - PROMIPE CANAÃ e deu outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/brwd812659b5548_20221010_213744_113727.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/brwd812659b5548_20221010_213744_113727.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Canaã dos Carajás - PA, o Programa Social Cardlivro, no caso, voltado para aquisição de livros pelos profissionais vinculados à Secretaria Municipal de Educação, bem como pelos alunos matriculados na Rede Pública de Ensino Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1277/brwd812659b5548_20221025_205855_114060.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1277/brwd812659b5548_20221025_205855_114060.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área de particular afetada por obra pública e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_n_045-2022_-_institui_no_ambito_do_municipio_de_canaa_dos_carajas-pa_o_programa_de_transferencia_monetaria_direta_-_renda_canaa_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_n_045-2022_-_institui_no_ambito_do_municipio_de_canaa_dos_carajas-pa_o_programa_de_transferencia_monetaria_direta_-_renda_canaa_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Canaã dos Carajás - PA, o Programa de Transferência Direta - Renda Canaã e dá outras providências.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual referente à abertura de crédito adicional especial resultante da anulação parcial/total de dotação orçamentária, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/brwd812659b5548_20221118_235347_114801.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/brwd812659b5548_20221118_235347_114801.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação de área pública ao serviço nacional de aprendizagem - Senai.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/brwd812659b5548_20221123_001237_114856.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/brwd812659b5548_20221123_001237_114856.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta artigos à Lei Municipal n.º 691/2015 - Sistema Municipal de habitação de Interesse Social, instituindo o Programa Social "A CASA É SUA",  e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/brwd812659b5548_20221123_001325_114865.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/brwd812659b5548_20221123_001325_114865.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênios ou instrumento congênere com o Município de Xinguara-PA visando à construção da Rodovia Transcarajás e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/brwd812659b5548_20221202_211529_115020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/brwd812659b5548_20221202_211529_115020.pdf</t>
   </si>
   <si>
     <t>REVOGA TODAS AS DISPOSIÇÕES DA LEI MUNICIPAL N° 863/2019, ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL N° 857/2019, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/brwd812659b5548_20221202_211436_115000.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/brwd812659b5548_20221202_211436_115000.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 625/2014 - PCCR.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/brwd812659b5548_20221206_211958_115054.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/brwd812659b5548_20221206_211958_115054.pdf</t>
   </si>
   <si>
     <t>Concede Abono Natalino Pecuniário aos servidores público da Administração Pública Direta e Indireta do Município de Canaã dos Carajás-PA, e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/brwd812659b5548_20221206_212102_115059.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/brwd812659b5548_20221206_212102_115059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse publico, nos termos do inciso IX do artigo 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1310/brwd812659b5548_20221214_233755_115661.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1310/brwd812659b5548_20221214_233755_115661.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N 625/2014 - PCCR.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/brwd812659b5548_20221214_224104_115572.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/brwd812659b5548_20221214_224104_115572.pdf</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/brwd812659b5548_20221219_223913_116088.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/brwd812659b5548_20221219_223913_116088.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação de área pública para associação de pais e amigos dos excepcionais - APAE.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_no_001-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Complexo Poliesportivo do Bairro Santa Vitória (Motocross) e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/948/pl_no_002-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/948/pl_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo da Unidade de Vigilância de Zoonoses localizada na Rua Constantino Lino, S/Nº, Bairro Novo Horizonte 2 e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/949/pl_no_003-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/949/pl_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Centro Especializado em Diagnóstico, Tratamento e Reabilitação, localizado na Rua Waldson Soares, nº 10, Novo Horizonte 2 e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/950/pl_no_004-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/950/pl_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 2014 para a criação da Secretaria Municipal da Mulher e Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/951/pl_no_005-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/951/pl_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 806 de 2018 - Programa Municipal de Desenvolvimento do Campo - PROCAMPO, e dá outras providências.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/959/pl_no_006-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/959/pl_no_006-2021.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/960/pl_no_007-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/960/pl_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 903 de 06 de maio de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/965/pl_no_008-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/965/pl_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a concessão do auxilio para Tratamento Fora de Domicílio - TFD.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n_009_2021__autoria_do_poder_executivo_municipal..pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n_009_2021__autoria_do_poder_executivo_municipal..pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/967/pl_no_010-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/967/pl_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 928 de 17 de Dezembro de 2020, que dispõe sobre o Sistema Único de Assistência Social do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/971/pl_no_011-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/971/pl_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a afetação de área pertencente ao Município de Canaã dos Carajás - PA e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/982/pl_no_012-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/982/pl_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Institui o auxilio merenda escolar, em caráter excepcional, em razão de situação de emergência de saúde pública, durante o período de suspenção das aulas presenciais, decorrentes da pandemia do COVID - 19 e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/983/pl_no_013-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/983/pl_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no grupo 2 do PNI de priorização da vacinação contra o COVID-19 para profissionais da educação e trabalhadores bancários, no âmbito do Município de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/987/pl_no_014-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/987/pl_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para a abertura de créditos suplementares ao orçamento, consoante autorização prevista no art. 6º da Lei Municipal nº 910/2020 e no art. 8º da Lei Municipal n° 930/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/988/pl_no_015-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/988/pl_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 753 de 22 de dezembro de 2016 (Cria o Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS) e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/994/plo_016-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/994/plo_016-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria do Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/991/pl_no_017-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/991/pl_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação - CACS/FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1017/pl_no_018-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1017/pl_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Institui o "Projeto Escola Interativa: Criatividade, colaboração e inovação na construção do conhecimento", vinculado ao Programa de Inovação Educação Conectada do Governo Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1018/pl_no_019-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1018/pl_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade de Acolhimento Institucional para Crianças e Adolescentes de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>Vereadora Maria Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_no_020-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece a prática de atividade físicas como essenciais no período de moléstias contagiosas, catástrofes naturais e pandemia no município de Canaã dos Carajás - Pará e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_no_021-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Absorvendo Dignidade que constitui no fornecimento de absorventes higiênicos para estudantes de escolas públicas e para mulheres em situação de vulnerabilidade social e pobreza extrema, incluídas as detentas que se encontram no regime restritivo de liberdade no âmbito do município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_no_022-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo da Praça da Vila Ouro Verde - Zona Rural de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_no_023-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_no_024-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Estádio de Futebol da Vila Ouro Verde - Zona Rural de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_no_025-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte Coletivo do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_no_026-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Canaã dos Carajás para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_027-2021_-_declara_utilidad_epublica_para_fins_de_desapropriacao_de_areas_urbanas_para_ampliacao_escola_francisca_romana.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_027-2021_-_declara_utilidad_epublica_para_fins_de_desapropriacao_de_areas_urbanas_para_ampliacao_escola_francisca_romana.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de áreas urbanas a serem utilizadas para a ampliação da Escola Municipal de Ensino Fundamental Francisca Romana dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1068/pl_no_028-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1068/pl_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção do Programa Asfalto no Campo ao Plano Plurianual e dá outras providencias.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1069/pl_no_029-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1069/pl_no_029-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei orçamentária anual referente à abertura de créditos adicionais especiais e suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1085/pl_no_030-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1085/pl_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos usuários da rede de saúde pública municipal, que aguardam por consultas, exames, intervenções cirúrgicas e outros procedimentos e da outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1086/pl_no_031-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1086/pl_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação na internet de dados e informações sobre os Conselhos Municipais e sua atuação na página oficial da Prefeitura Municipal de Canaã dos Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_no_032-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte privado individual e remunerado de passageiros, baseado em tecnologia de comunicação em rede no município de Canaã dos Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1095/pl_no_033-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1095/pl_no_033-2021.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_no_034-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo do campo de futebol da Agrovila Nova Jerusalém - Zona Rural de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1116/pl_no_035-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1116/pl_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1100/pl_no_036-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1100/pl_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Canaã dos Carajás - PA, para o exercício de 2022.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1101/pl_no_037-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1101/pl_no_037-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar acordos para prevenir ou terminar litígios judiciais e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1107/pl_no_038-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1107/pl_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a se filiar à entidades representativas que buscam promover os interesses do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1108/pl_no_039-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1108/pl_no_039-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobrea Política Municipal de Direitos da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_no_040-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de Transporte Coletivo do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_no_041-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Específica de alteração da Lei Municipal nº 794/2017 (PPA), altera a Lei Municipal nº 624/2014 e altera a Lei Municipal nº 930/2020 (LOA) e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_no_042-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão específica de alteração da Lei Municipal nº 794/2017 (PPA) e altera a Lei Municipal nº 930/2020 (LOA), e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1118/pl_no_043-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1118/pl_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição da República Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1119/pl_no_044-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1119/pl_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para a abertura de créditos suplementares ao orçamento, consoante autorização prevista no art. 8º da Lei Orçamentaria nº 930/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_no_045-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_no_045-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino aos servidores da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_no_046-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do auxílio alimentação dos servidores públicos da Câmara do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1126/pl_no_047-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1126/pl_no_047-2021.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_no_048-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento da remuneração dos servidores do Poder Legislativo Municipal, a título de aumento real - reajuste e dá outras providencias.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1131/pl_no_049-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1131/pl_no_049-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 14 de fevereiro de 2014 - Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Indireta do Poder Executivo Municipal de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_no_050-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_no_050-2021.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1133/pl_no_051-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1133/pl_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 686 de 02 de julho de 2015 - Plano Unificado de Cargos, Carreiras e Remuneração para os integrantes da Educação Publica do Município de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_no_053-2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de equipamentos para pessoas com deficiência e a mobilidade urbana.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Jeová Gonçalves de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de Parceria Público - Privada (PPP) no âmbito do Município de Canaã dos Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/692/pl_no_002-2020_dispoe_sobre_os_servicos_farmaceutico.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/692/pl_no_002-2020_dispoe_sobre_os_servicos_farmaceutico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Serviços Farmacêuticos e os Procedimentos de Apoio permitidos em Farmácias e Drogarias no Município de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração das alíneas "i" e "k" do inciso II, do artigo 39 da Lei Municipal nº 684/2015 e dá outras providências".</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Maria Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/699/pl_no_005-20_dispoesobre_o_toponimo_do_lago_da_prefeitura.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/699/pl_no_005-20_dispoesobre_o_toponimo_do_lago_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Lago da Prefeitura, localizado no Bairro Novo Horizonte III, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/696/pl_n_006-2020_ampliacao_p_abertura_de_credito....pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/696/pl_n_006-2020_ampliacao_p_abertura_de_credito....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para a abertura de créditos suplementares ao orçamento, consoante autorização prevista no art. 6°, da Lei de Diretrizes Orçamentária n° 852/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Wilson Antônio da Silva Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão salarial dos servidores da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual referente à abertura de credito adicional especial resultante da anulação parcial de dotações orçamentárias, no orçamento do Fundo Municipal de Saúde, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 14 de fevereiro de 2014 que dispõe sobre a Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Direta do Poder Executivo Municipal de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 14 de Fevereiro de 2014 que dispõe sobre a Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Indireta do Poder Executivo Municipal de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/723/pl_n_012-2020_-_programa_de_parceria_publico-provada_ppp.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/723/pl_n_012-2020_-_programa_de_parceria_publico-provada_ppp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Parceria Público-Privada (PPP) no ambito do municipio de Canaã dos Carajas, Estado do Pará e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/707/pl_n_013-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/707/pl_n_013-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a indenizar benfeitorias edificadas sobre imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/708/pl_n_014-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/708/pl_n_014-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o topônimo do Núcleo de Educação Infantil Maria dos Milagres Oliveira Viana e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/709/pl_n_015-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/709/pl_n_015-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o topônimo do Núcleo de Educação Infantil Edson Pedro da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/725/pl_n_016-2020_-_alteracao_lei_n_282-2012_estatuto_dos_servidores_pub..pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/725/pl_n_016-2020_-_alteracao_lei_n_282-2012_estatuto_dos_servidores_pub..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Municipal n° 282/2012 - Estatuto dos Servidores Públicos de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 753 de 22 de dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS e dá outras providencias.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/712/pl_n_018-2020_-_criacao_de_vagas.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/712/pl_n_018-2020_-_criacao_de_vagas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para atender em caráter temporário a situação emergencial causada pelo Corona Vírus e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/713/pl_n_019-2020_-_desapropriacao_de_imovel.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/713/pl_n_019-2020_-_desapropriacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desapropriação por Utilidade Pública de um imóvel que será destinado ao funcionamento da Secretária Municipal de Saúde e Almoxarifado Central e da outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/724/pl_n_20-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/724/pl_n_20-2020.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropiação de área urbana a ser utilizada em obra pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_lei_no_021-2020_altera_a_lei_mun._624-2014_estrutura_administrativa.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_lei_no_021-2020_altera_a_lei_mun._624-2014_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Municipal n° 624/2014 que dispõe sobre a Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Indireta do Poder Executivo Municipal de Canaã dos Carajás – PA, e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/715/projeto_de_lei_no_022-2020_altera_a_lei_mun._753-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/715/projeto_de_lei_no_022-2020_altera_a_lei_mun._753-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 753 de 22 de dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás – FMDS e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/716/projeto_de_lei_n_023-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/716/projeto_de_lei_n_023-2020.pdf</t>
   </si>
   <si>
     <t>Revoga expressamente a Lei Municipal n° 874/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/717/projeto_de_lei_no_024-2020_desapropriacao_por_utilidade_publica_de_um_imovel_destinado_a_semsa_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/717/projeto_de_lei_no_024-2020_desapropriacao_por_utilidade_publica_de_um_imovel_destinado_a_semsa_.pdf</t>
   </si>
   <si>
     <t>Desapropriação por utilidade pública de imóvel urbano que será destinado ao funcionamento da SEMSA e almoxarifado central.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do Auxílio - Alimentação dos Servidores Públicos da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/722/pln_026-2020_-_reajuste_e_reposicao_das_perdas_inflacionarias_do_vale_alimentacao_da_pmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/722/pln_026-2020_-_reajuste_e_reposicao_das_perdas_inflacionarias_do_vale_alimentacao_da_pmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste e a reposição das perdas inflacionarias do auxilio alimentação dos servidores públicos dos Órgãos da Administração Pública Direta e Indireta do município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 686 de 2015 - Plano Unificado de Cargos, Carreiras e Remuneração para os integrantes da Educação Publica do Município de Canaã dos Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_028-2020_-_alteracao_da_lei_no_686-2019_sevico_voluntario.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_028-2020_-_alteracao_da_lei_no_686-2019_sevico_voluntario.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a alteração da Lei Municipal n° 868/2020 que institui o serviço voluntário no âmbito da administração direta e indireta do município de Canaã dos Carajás, disciplinando sua prestação nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_029-2020_-_autorizacao_para_distribuicao_de_generos_alimenticios.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_029-2020_-_autorizacao_para_distribuicao_de_generos_alimenticios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização, em caráter excepcional, durante o período de suspensão das aulas em razão da situação de emergência ou calamidade pública, a distribuição de gêneros alimentícios adquiridos com recursos próprios do Município de Canaã dos Carajás – PA, aos pais ou responsáveis dos estudantes matriculados na Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_030-2020_-_alteracao_na_loa_fundo_municipal_de_educao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_030-2020_-_alteracao_na_loa_fundo_municipal_de_educao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na lei orçamentaria Anual referente ao orçamento do Fundo Municipal de Educação pertencente à Administração Direta da Prefeitura Municipal de Canaã dos Carajás, mediante previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_no_031-2020_-_desapropriacao_de_area_urbana_a_ser_utilizada_em_obra_publica-mesclado.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_no_031-2020_-_desapropriacao_de_area_urbana_a_ser_utilizada_em_obra_publica-mesclado.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/744/pl_no_032-20-regulamenta_o_tratamento_diferenciado.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/744/pl_no_032-20-regulamenta_o_tratamento_diferenciado.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Canaã dos Carajás o tratamento diferenciado, simplificado e favorecido a ser disponibilizado as Microempresas e Empresas de Pequeno Porte de que trata a Lei Complementar Federal nº 123 de 14 de Dezembro de 2006 e suas atualizações, e da outras providencias.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria do Exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/748/pl_n_034-2020-_alteracao_na_lei_n868-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/748/pl_n_034-2020-_alteracao_na_lei_n868-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n°868/2019 que institui o serviço voluntário no âmbito da administração direta e indireta do município de Canaã dos Carajás, disciplinando sua prestação nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação de área urbana a ser utilizada em obra pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/769/pl_n_36-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/769/pl_n_36-2020.pdf</t>
   </si>
   <si>
     <t>Desafeta imóvel do patrimônio público e autoriza o Poder Executivo a realizar Cessão de Uso de área pertencente ao Município de Canaã dos Carajás/PA junto ao Serviço Autônomo de Água e Esgoto - SAAE, por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual referente a abertura de credito adicional especial resultante da anulação parcial de dotação orçamentaria, da Prefeitura Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providencias.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 624 DE 2014 - ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e a extinção de cargos da Lei Municipal  nº 624/2014 e 686/2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA PARA FINS DE DESAPROPRIAÇÃO DE ÁREA URBANA A SER UTILIZADA EM OBRA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de credito adicional especial ao Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA, mediante superávit financeiro na Lei Orçamentaria de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/829/pl_no_042-2020_-_altera_artigo_1_da_lei_848-2019_indenizacao_de_imovel.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/829/pl_no_042-2020_-_altera_artigo_1_da_lei_848-2019_indenizacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Altera a redação do paragrafo único da Lei 848-2019, que Autoriza  o Chefe do Poder Executivo a indenizar posse e benfeitorias edificadas sobre imóvel de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>Júnior Garra</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/838/pl_043-2020_veda_circulacao_de_caes_medio_grande_porte.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/838/pl_043-2020_veda_circulacao_de_caes_medio_grande_porte.pdf</t>
   </si>
   <si>
     <t>"VEDA A CIRCULAÇÃO CÃES DE MÉDIO, GRANDE E GIGANTE PORTE, SEM COLEIRA , GUIA CURTA DE CONDUÇÃO E FOCINHEIRA EM LOCAIS PÚBLICOS E COM GRANDE CIRCULAÇÃO DE PESSOAS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Anderson Mendes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/833/pl_no_044-2020_-_toponimo_biblioteca_de_canaa.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/833/pl_no_044-2020_-_toponimo_biblioteca_de_canaa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA BIBLIOTECA PUBLICA DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/835/pl_045-2020_executivo_municipal.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/835/pl_045-2020_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração na Lei Orçamentária Anual referente à abertura de crédito adicional especial resultante da anulação parcial de dotação orçamentária da Câmara Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências".</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/836/pl_046-2020_-_toponimo_do_terminal_rodoviario.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/836/pl_046-2020_-_toponimo_do_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o topônimo do Terminal Rodoviário Edimar de Freitas Lemos e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/839/pl_047-2020_-_sistema_unico_de_asistecia_social.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/839/pl_047-2020_-_sistema_unico_de_asistecia_social.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 168 DE 2007, QUE DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/843/ploa_-_2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/843/ploa_-_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE CANAA DOS CARAJÁS, PARA O EXERCICIO 2021.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/844/pl_050-2020_-_desapropriacao_de_area_publica_ponto_de_coleta_seletiva.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/844/pl_050-2020_-_desapropriacao_de_area_publica_ponto_de_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>"DECLARA A UTILIDADE PÚBLICA PARA FINS DE DESAPROPRIAÇÃO DE ÁREA URBANA A SER UTILIZADA PARA PONTO ED COLETA SELETIVA DE MATERIAL RECICLAVEL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/846/pl_n_051-2020_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/846/pl_n_051-2020_-.pdf</t>
   </si>
   <si>
     <t>"DECLARA A UTILIDADE PÚBLICA  PARA FINS DE DESAPROPRIAÇÃO DE ÁREA ÁREA URBANA A SER UTILIZADA EM OBRA PUBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/854/pl_052-2020_-_regularizacao_fundiaria_urbana.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/854/pl_052-2020_-_regularizacao_fundiaria_urbana.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/855/pl_no_053-2020-autoriza_o_municipio_de_canaa_a_firmar_convenios_com_os_municipios.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/855/pl_no_053-2020-autoriza_o_municipio_de_canaa_a_firmar_convenios_com_os_municipios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Canaã dos Carajás a firmar convênios com os Municípios de Agua Azul do Norte e Sapucaia e dá outras providencias.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 903 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 903 de 6 de maio de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/873/pl_no_056-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_de_canaa.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/873/pl_no_056-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_de_canaa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/872/pl_no_057-20-institui_a_politica_municipal_de_regularizacao_fundiaria_do_municipio.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/872/pl_no_057-20-institui_a_politica_municipal_de_regularizacao_fundiaria_do_municipio.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de regularização fundiária do Município de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/875/pl_no_058-2020-dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/875/pl_no_058-2020-dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse publico, nos termos do inciso IX do artigo 37 da Constituição da República Federal e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/877/pl_no_060-2020-_dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/877/pl_no_060-2020-_dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a indenizar os direitos possessórios sobre imóvel urbano de particular e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/879/pl_no_062-2020-autoriza_o_poder_executivo_a_outorgar_concessao_onerosa_para_administracao_e.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/879/pl_no_062-2020-autoriza_o_poder_executivo_a_outorgar_concessao_onerosa_para_administracao_e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão onerosa para administração e exploração comercial de serviço do Terminal Rodoviário de Passageiros do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/882/pl_no_064-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/882/pl_no_064-2020.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/880/pl_no_065-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_canaa_dos_car.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/880/pl_no_065-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_canaa_dos_car.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono Natalino aos servidores da Câmara Municipal de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Canaã dos Carajás a ceder bens públicos municipais que especifica ao Frigorífico Bela Vista EIRELI - EPP, e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/506/pl_n_001-2019_reaj._e_repos._das_perdas...auxilio_alim._.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/506/pl_n_001-2019_reaj._e_repos._das_perdas...auxilio_alim._.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste e a reposição das perdas inflacionárias do auxílio alimentação dos servidores públicos efetivos e comissionados dos Órgãos da Administração Pública Direta e Indireta do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/511/pl_no_002-19_-_altera_e_acresce_dispositivos_a_l_5T1WLBO.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/511/pl_no_002-19_-_altera_e_acresce_dispositivos_a_l_5T1WLBO.pdf</t>
   </si>
   <si>
     <t>"Altera e acresce dispositivos a Lei Municipal nº 691/2015, que dispõe sobre a criação do Sistema Municipal de Habitação de Interesse Social - SMHIS no âmbito do Município e dá outras providências".</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/510/pl_n_003-2019_-_concede_auxilio_financeiro_a_pmpa_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/510/pl_n_003-2019_-_concede_auxilio_financeiro_a_pmpa_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro em favor dos programas e as operações especiais da Polícia Militar do Pará - PMPA, destinado à execução do projeto de Supervisão Militar Educacional - Polo Canaã dos Carajás.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/513/pl_no_04-19-altera_a_lei_municipal_no_799-17_que_8wplC5c.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/513/pl_no_04-19-altera_a_lei_municipal_no_799-17_que_8wplC5c.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 799/2017, que dispõe sobre a alteração na Lei Municipal nº 684/2015 e dá outras providências".</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/512/pl_n_005-2019_-_altera_dispos._lei_n_684-2015_fu_b3czxjA.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/512/pl_n_005-2019_-_altera_dispos._lei_n_684-2015_fu_b3czxjA.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 684/2015 que "Dispõe sobre o Sistema Municipal de Cultura de Canaã dos Carajás/PA, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre seus componentes, recursos humanos, sobre a criação e funcionamento do Fundo Municipal da Cultura de Canaã dos Carajás/PA - FMCCC e do Conselho Municipal de Política Cultural - CMPC, e dá outras providências".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/514/pl_no_06-19-dispoe_sobre_a_alteracao_na_lei_orca_94zP8ts.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/514/pl_no_06-19-dispoe_sobre_a_alteracao_na_lei_orca_94zP8ts.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual, referente a abertura de credito adicional suplementar resultantes da anulação parcial ou total de dotações orçamentarias, mediante a previsão de novos recursos e dá outras providencias.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/518/pl_n_007-2019_-_alteracao_da_redacao_do_artigo_1_wUz4IaG.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/518/pl_n_007-2019_-_alteracao_da_redacao_do_artigo_1_wUz4IaG.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação do Artigo 124 da Lei 686/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/522/pl_no_008-19-dispoe_sobre_a_alteracao_na_lei_orc_qZKAks8.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/522/pl_no_008-19-dispoe_sobre_a_alteracao_na_lei_orc_qZKAks8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária anual referente a abertura de crédito adicional especial resultantes da anulação parcial ou total de dotações orçamentarias , do órgão Prefeitura Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Wilson Antônio da Silva Leite, Baiano do Hospital, Maria Pereira, Rael da Marcenaria, Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/525/pl_n_009-2019_-_revisao_salarial_servidores_-_cmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/525/pl_n_009-2019_-_revisao_salarial_servidores_-_cmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão salarial dos servidores da Câmara municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/529/pl_n_010-2019_-_altercao_loa_bombeiro_mirim.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/529/pl_n_010-2019_-_altercao_loa_bombeiro_mirim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual, referente a abertura de crédito adicional especial, resultantes da anulação parcial ou total de dotações orçamentárias para atender despesas de Convênio do Bombeiro Mirim, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/530/pl_n_011-2019_-_altera_art._1o_lei_830-2018.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/530/pl_n_011-2019_-_altera_art._1o_lei_830-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal n° 830/2018 que autoriza o Chefe do Poder Executivo a indenizar posse e benfeitorias edificadas sobre imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/538/pl_no_012-19-_dispoe_sobre_alteracao_da_lei_no_823-2018.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/538/pl_no_012-19-_dispoe_sobre_alteracao_da_lei_no_823-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei nº 823/2018 - Lei Orçamentária anual referente a alteração do Projeto Atividade "Realizar Convenio e Cooperação Técnica entre entes Públicos e Privados e Entidades não Governamentais", na Unidade Orçamentaria - Secretaria Municipal de Governo e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/542/pl_n_013-2019_-_cursinho_pre-vestibular.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/542/pl_n_013-2019_-_cursinho_pre-vestibular.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um curso pré-vestibular municipal, para pessoas de baixa renda do Município de Canaã dos Carajás - PA, que irão realizar o ENEM e demais provas de outros vestibulares.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/541/pl._014-2019_-_ldo.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/541/pl._014-2019_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/545/pl_n_015-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/545/pl_n_015-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de registro em áudio e vídeo dos processos licitatórios, bem como a sua transmissão ao vivo pela internet, realizados pelo Poder Legislativo e Executivo do Município de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/546/pl_n_016-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/546/pl_n_016-2019.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a alteração na Lei Orçamentária Anual referente ao Orçamento do Fundo Municipal de Educação, pertencente a Administração Direta da Prefeitura de Canaã dos Carajás, mediante previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/547/pl_n_017-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/547/pl_n_017-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de credito adicional Suplementar e Especial ao Fundo dos Direitos da Criança e do Adolescente - FMDCA, mediante Superávit Financeiro na Lei Orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/550/pl_n_018-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/550/pl_n_018-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 245-A, de 24 de agosto de 2010, para Extinguir e Criar Cargos do Quadro de Pessoal Permanente Criação do Instituto de Desenvolvimento Urbano de Canaã dos Carajás – IDURB e dá outras providencias.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/556/pl_n_019-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/556/pl_n_019-2019.pdf</t>
   </si>
   <si>
     <t>Institui a politica municipal de regularização fundiária do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/551/pl_n_020-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/551/pl_n_020-2019.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n° 225 de 4 de dezembro de 2009 e a n° 245-A de 26 de agosto de 2010. Institui a nova estrutura macro organizativa do IDURB e dá outras providencias.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/552/pl_n_021-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/552/pl_n_021-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e salários do Serviço de Água e Esgoto de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/553/pl_n_022-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/553/pl_n_022-2019.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal n° 692/2015 e 249/2010 da Fundação Municipal de Cultura e Lazer – FUNCEL de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/557/pl_n_023-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/557/pl_n_023-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 684/2015 que “Dispõe sobre o Sistema Municipal da Cultura de Canaã dos Carajás/PA, seus princípios, objetivos, estrutura, organização, gestão, interrelações entre seus componentes, recursos humanos, sobre criação e funcionamento do Fundo Municipal de Cultura de Canaã dos Carajás/PA – FMCCC e do Conselho Municipal de Política Cultural – CMPC, e dá outras providências”.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/558/pl_n_024-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/558/pl_n_024-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 799/2017, que, “Dispõe sobre a alteração na Lei Municipal n° 684/2015 e dá outras providências”.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/559/pl_n_025-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/559/pl_n_025-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece normas par implantação de postos de abastecimento de combustíveis derivados do petróleo e álcool para veículos automotores no município e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/560/pl_n_026-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/560/pl_n_026-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Ampliação do Limite para Abertura de Créditos Suplementares ao Orçamento, consoante autorização prevista no art. 6, da Lei de Diretrizes Orçamentária n° 814/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/580/pl_n_027-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/580/pl_n_027-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Orçamentaria Anual referente a Abertura de Credito Adicional Suplementar resultantes do excesso de arrecadação de dotações orçamentarias, no orçamento da Prefeitura Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/564/pl_n_029-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/564/pl_n_029-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar ao Fundo Municipal de Saúde do Município de Canaã dos Carajás, mediante excesso de arrecadação na Lei Orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/565/pl_n_030-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/565/pl_n_030-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial ao Fundo Municipal de Saúde do Município de Canaã dos Carajás, mediante excesso de arrecadação na Lei Orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>Estabelece Normas para implantação de postos de abastecimento de combustíveis derivados do petróleo e álcool para veículos automotores no município e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/575/pl_n_032-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/575/pl_n_032-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual referente ao Orçamento do Fundo Municipal de Educação, pertencente a Administração Direta da Prefeitura de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Alexandre Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_no_33-2019_-_desapropriacao_de_ar_dTGPeDC.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_no_33-2019_-_desapropriacao_de_ar_dTGPeDC.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública para fins de desapropriação de área urbana a ser utilizada em obra pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/596/pl_n_034-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/596/pl_n_034-2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei Municipal nº 008/2001, que instituiu o Conselho Municipal de Alimentação Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/600/pl_n_035-2019_-_auxilio_alimenetacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/600/pl_n_035-2019_-_auxilio_alimenetacao.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio - Alimentação aos Servidores Públicos da Câmara Municipal de Canaã dos Carajás e determina outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/576/pl_n_036-2019_revoga_disp._da_lei_m._245-a-2010__vcawBzB.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/576/pl_n_036-2019_revoga_disp._da_lei_m._245-a-2010__vcawBzB.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal n° 245-A/2010, altera Lei Municipal n° 225/2009, e institui a nova estrutura macro organizativa do IDURB e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/582/pl_no_037-19-altera_as_disposicoes_da_lei_munici_ah1Klcr.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/582/pl_no_037-19-altera_as_disposicoes_da_lei_munici_ah1Klcr.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal nº 692/2015 e 249/2010 da Fundação Municipal de Cultura e Lazer - FUNCEL de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/577/pl_n_038-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/577/pl_n_038-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e salários do Serviço Autônomo de Água e Esgoto de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/579/pl_n_039-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/579/pl_n_039-2019.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, acréscimo e revogação de dispositivos da Lei Municipal n° 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/592/pl_no_041-19-dispoe_sobre_autorizacao_para_doacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/592/pl_no_041-19-dispoe_sobre_autorizacao_para_doacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para doação de bens móveis inservíveis para fins e uso de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/591/pl_no_042-19-_dispoe_sobre_alteracao_na_lei_orca_C2c1xGE.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/591/pl_no_042-19-_dispoe_sobre_alteracao_na_lei_orca_C2c1xGE.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual referente ao orçamento da Prefeitura Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Dionizio Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/612/pl_no_043-19-_dispoe_sobre_o_toponimo_do_posto_de_saude.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/612/pl_no_043-19-_dispoe_sobre_o_toponimo_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Posto de Saúde do Bairro Residencial Canaã, e dá outras providências. "RAIMUNDO PINHEIRO DA SILVA"</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/605/pl_no_044-19-dispoe_sobre_o_toponimo_do_posto_de_saude.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/605/pl_no_044-19-dispoe_sobre_o_toponimo_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo do Posto de Saúde do Bairro Alto Bonito e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Rael da Marcenaria</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/620/pl_no_045-19-dispoe_sobre_o_toponimo_dos_posto_d_6Jmp7KS.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/620/pl_no_045-19-dispoe_sobre_o_toponimo_dos_posto_d_6Jmp7KS.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Posto de Saúde do Bairro Novo Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Joao Nunes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/616/pl_no_046-19-dispoe_sobre_o_toponimo_do_posto_de_e4xJ9Zj.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/616/pl_no_046-19-dispoe_sobre_o_toponimo_do_posto_de_e4xJ9Zj.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o topônimo do Posto de Saúde do Bairro Vale dos Sonhos e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/602/pl_no_047-19-dispoe_sobre_a_primeira_revisao_esp_bxZF12a.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/602/pl_no_047-19-dispoe_sobre_a_primeira_revisao_esp_bxZF12a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Primeira Revisão Especifica de Alteração da Lei 794/2017, que institui Plano Plurianual - 2018/2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/603/plno_048-19-declara_a_utilidade_publica_para_fin_mtR0AjV.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/603/plno_048-19-declara_a_utilidade_publica_para_fin_mtR0AjV.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/606/pl_no_050-19-_dispoe_sobre_a_ampliacao_do_limite_YTEva2w.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/606/pl_no_050-19-_dispoe_sobre_a_ampliacao_do_limite_YTEva2w.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para a abertura de créditos suplementares ao orçamento, consoante autorização prevista no art. 6, da Lei de Diretrizes Orçamentárias nº 814/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/607/pl_n_051-2019_-_alt_item_anexo_i_da_lei_m_857-20_qnLlf4a.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/607/pl_n_051-2019_-_alt_item_anexo_i_da_lei_m_857-20_qnLlf4a.pdf</t>
   </si>
   <si>
     <t>Altera item do anexo I da Lei Municipal nº 857/2019 que "Altera as disposições da Lei Municipal nº 692/2015 e 249/2010 da Fundação Municipal de Cultura e Lazer - FUNCEL de Canaã dos Carajás" e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/608/pl_n_052-2019_-_alt_item_anexo_iii_da_lei_m_858-_Jdm4TaR.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/608/pl_n_052-2019_-_alt_item_anexo_iii_da_lei_m_858-_Jdm4TaR.pdf</t>
   </si>
   <si>
     <t>Altera item do anexo III da Lei Municipal n° 858/2019 que "Dispõe sobre a criação de cargos e salários do Serviço Autônomo e Água e Esgoto de Canaã dos Carajás" e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/609/pl_no_053-19-institui_o_servico_voluntario_no_am_08wERMp.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/609/pl_no_053-19-institui_o_servico_voluntario_no_am_08wERMp.pdf</t>
   </si>
   <si>
     <t>Institui o serviço voluntário no âmbito da administração direta e indireta do município de Canaã dos Carajás, disciplinando sua prestação nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canaã dos Carajás - PA, para o Exercício de 2020. LOA 2020.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/628/pl_n_055-2019_-_consolida_e_delimita_os_limites__hmdqhC4.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/628/pl_n_055-2019_-_consolida_e_delimita_os_limites__hmdqhC4.pdf</t>
   </si>
   <si>
     <t>Consolida e delimita os limites dos Bairros do Município de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>Autoriza a afetação de área de propriedade do Município de Canaã dos Carajás e dá outras providencias.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/630/pl_n_057a-2019_-_aut_o_p_exec_mun_firmar_conv_c__JMkjirW.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/630/pl_n_057a-2019_-_aut_o_p_exec_mun_firmar_conv_c__JMkjirW.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênios com Municípios limítrofes visando à construção da Rodovia Transcarajás e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/622/pl_no_058-19-revoga_expressamente_a_lei_municipa_ivPKLH7.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/622/pl_no_058-19-revoga_expressamente_a_lei_municipa_ivPKLH7.pdf</t>
   </si>
   <si>
     <t>Revoga expressamento a Lei Municipal nº 706/2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/623/pl_no_059-19-dispoe_sobre_a_desapropriacao_por_utilidade.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/623/pl_no_059-19-dispoe_sobre_a_desapropriacao_por_utilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Desapropriação por Utilidade Pública de imóvel urbano que será destinado ao funcionamento da Secretaria Municipal de Educação e Centro de Formação de Professores e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/624/pl_no_060-19-_declara_de_utilidade_publica_para__M1SNMv0.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/624/pl_no_060-19-_declara_de_utilidade_publica_para__M1SNMv0.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública para fins de desapropriação por interesse social de área urbana a ser utilizada em obra pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/632/pl_n_061-2019_-_inst_e_disc_as_taxas_reg_do_pod__4cUiVqe.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/632/pl_n_061-2019_-_inst_e_disc_as_taxas_reg_do_pod__4cUiVqe.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina as taxas ambientais pelo exercício regular do poder de polícia exercido pela Secretaria Municipal de Meio Ambiente, revogando a Lei Municipal n° 266/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/629/pl_n_062-19_-_autoriza_o_executivo_municipal_a_i_Lr2f8JX.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/629/pl_n_062-19_-_autoriza_o_executivo_municipal_a_i_Lr2f8JX.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a instituir o Cardlivro e realizar sua distribuição para professores da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/633/pl_n_063-2019_-_declara_a_util_pub_p_fins_de_des_CML3klx.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/633/pl_n_063-2019_-_declara_a_util_pub_p_fins_de_des_CML3klx.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/638/pl_n_064-2019_-_institui_o_codigo_tributario_do__DV4rksP.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/638/pl_n_064-2019_-_institui_o_codigo_tributario_do__DV4rksP.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Dispõe sobre a Segunda Revisão Específica de Alteração da Lei 794/2017, que institui Plano Plurianual - 2018/2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/657/pl_n_067-2019_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/657/pl_n_067-2019_-.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 820/2018 e altera as funções e subfunções da Lei n° 794/2017, que institui o Plano Plurianual 2018/2021.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/656/pl_n_068-2019_-_alteracao_acresc_e_revog_de_disp_A5FFhLX.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/656/pl_n_068-2019_-_alteracao_acresc_e_revog_de_disp_A5FFhLX.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, acréscimo e revogação de dispositivos da Lei Municipal n° 753 de Dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/654/pl_n_069-2019_-_dispoe_sobre_a_alteracao_do_inci_Rddbg1s.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/654/pl_n_069-2019_-_dispoe_sobre_a_alteracao_do_inci_Rddbg1s.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Inciso I, do artigo 54 da Lei Municipal 684-2015 e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/655/pl_n_070-2019_-_autoriza_o_poder_exec_a_firmar_c_hChZBzJ.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/655/pl_n_070-2019_-_autoriza_o_poder_exec_a_firmar_c_hChZBzJ.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênios com Municípios limítrofes e receber área por doação visando à construção da Rodovia Transcarajás e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/658/pl_n_071-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/658/pl_n_071-2019.pdf</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/659/pl_n_072-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/659/pl_n_072-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Inciso I, do artigo 54 da Lei Municipal 684-2015, alterado pela Lei 799/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/660/pl_n_076-2019_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/660/pl_n_076-2019_-.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/661/pl_n_077-2019_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/661/pl_n_077-2019_-.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição e doação de cestas Natalinas para os funcionários da Prefeitura Municipal de Canaã dos Carajás.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/662/pl_n_078-2019_incentivo_financeiro_do_prog._naci_lBcaX7s.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/662/pl_n_078-2019_incentivo_financeiro_do_prog._naci_lBcaX7s.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Canaã dos Carajás/PA, o pagamento do Incentivo Financeiro do Programa Nacional de Melhoria do Acesso e da Qualidade de Atenção Básica (INCENTIVO PMAQ-AB), denominado Componente de Qualidade do Piso de Atenção Básica Variável - PAB Variável, aos profissionais da Atenção Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/665/pl_n_079-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/665/pl_n_079-2019.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/666/pl_n_080-2019_-_alteracao_pccr.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/666/pl_n_080-2019_-_alteracao_pccr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e revogação de anexos da Lei Municipal n° 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos de Prefeitura Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/667/pl_n_081-2019_-_melhoria_atencao_basica.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/667/pl_n_081-2019_-_melhoria_atencao_basica.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DISTRITO EMPRESARIAL DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO DISTRITO EMPRESARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA DISTÂNCIA MINIMA A SER OBSERVADA PARA INSTALAÇÃO DE POSTOS DE COMBUSTÍVEIS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Anderson Mendes dos Reis, Dionizio José Coutinho dos Santos, Walter 2° Vice-presidente, Wilson Antônio da Silva Leite, Zilmar Costa Aguiar Junior</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL, MEDIANTE O REALINHAMENTO NA BASE DE CÁLCULO COM A PREVISÃO DE NOVOS RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PUBLICA DE UM TERRENO QUE SERÁ UTILIZADO PARA A CONSTRUÇÃO DO COMPLEXO ESPORTIVO DA VILA PLANALTO - DISTRITO DE CANAÃ DOS CARAJÁS E AUTORIZA A INDENIZAÇÃO DA POSSE DO IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DO CAMPO - PROCAMPO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Anderson Mendes, Júnior Garra</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA ÀS SEXTAS-FEIRAS, SÁBADOS, DOMINGOS E FERIADOS NACIONAIS, ESTADUAIS E MUNICIPAIS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t xml:space="preserve">Gesiel Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA PRAÇA LOCALIZADA NO BAIRRO MARANHENSES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI MUNICIPAL 283/2012 QUE INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DA UNIDADE GESTORA PREFEITURA DE CANAÃ DOS CARAJÁS E NO ÓRGÃO DE ADMINISTRAÇÃO INDIRETA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DA UNIDADE GESTORA PREFEITURA DE CANAÃ DOS CARAJÁS E NO ÓRGÃO DE ADMINISTRAÇÃO INDIRETA SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N° 723/2016, AUTORIZA A INDENIZAÇÃO DE BENFEITORIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS AO CÓDIGO TRIBUTÁRIO MUNICIPAL APROVADO PELA LEI N° 623/2013, PARA DISPOR SOBRE ISENÇÃO DE ALÍQUOTAS DO IMPOSTO SOBRE TRANSMISSÃO INTER DE VIVO DE BENS IMÓVEIS QUANDO DO PRIMEIRO REGISTRO DE IMÓVEIS OBJETOS DE PROGRAMAS DE REGULARIZAÇÃO FUNDIÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE INCISO AO ART. 7° DA LEI MUNICIPAL N° 131/2006, QUE INSTITUI A POLÍTICA MUNICIPAL DE MOVIMENTAÇÃO DE RECURSOS FINANCEIROS VINCULADOS AO FUNDO MUNICIPAL DIREITO DA PESSOA IDOSA - FMDPI COMO UMA DAS COMPETÊNCIAS DO CONSELHO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS - FMDPI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA A ABERTURA DE CRÉDITOS SUPLEMENTARES AO ORÇAMENTO, CONSOANTE AUTORIZAÇÃO PREVISTA NO ART. 769/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO ADMINISTRATIVA DO USO E OCUPAÇÃO DOS BENS PÚBLICOS IMÓVEIS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, COM A FINALIDADE DE EXPLORAÇÃO DE ATIVIDADE COMERCIAL POR PEQUENOS PRODUTORES RURAIS E PELAS PESSOAS JURÍDICAS DESCRITAS NA LEI FEDERAL COMPLEMENTAR 123/2016.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A INDENIZAR POSSE E BENFEITORIAS EDIFICADAS SOBRE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DAS FUNÇÕES DA LEI 794/2017 QUE INSTITUI O PLANO PLURIANUAL 2018-2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA, PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - FMDRS DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 691/2015, QUE DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - SMHIS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/425/projeto_de_lei_n_029-2018.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/425/projeto_de_lei_n_029-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Topônimo do Parque Ambiental, localizado no Bairro Parque Carajás, divisa com o Bairro Novo Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/430/pl._n_030-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/430/pl._n_030-2018_-.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 684/2015 que "Dispões sobre o Sistema Municipal de Cultura de Canaã dos Carajás-PA, seus princípio, objetivos, estrutura, organização, gestão, interrelações entre seus componentes, recursos humanos, sobre a criação e funcionamento do Fundo Municipal de Cultura de Canaã dos Carajás-PA - FMCC e do Conselho Municipal de Política Cultural - CMPC, e dá outras providências".</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/426/pl._n_031-2018_-_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/426/pl._n_031-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Desapropriação por Utilidade Pública de Imóvel Urbano destinado a abrigar a nova sede da Câmara de Vereadores do Município de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_032-18_-_dispoe_sobre_a_alteracao_na_lei_o_NqaXeZq.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_032-18_-_dispoe_sobre_a_alteracao_na_lei_o_NqaXeZq.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE - UNIDADE ORÇAMENTÁRIA PERTENCENTE A ADMINISTRAÇÃO DIRETA DA PREFEITURA DE CANAÃ DOS CARAJÁS, MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/428/pl._n_033-2018_-_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/428/pl._n_033-2018_-_.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/429/pl._n_034-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/429/pl._n_034-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o topônimo da Escola Municipal de Educação Básica José Mendes de Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/434/pl._n_035a-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/434/pl._n_035a-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o topônimo da Escola Municipal de Educação Básica Ronildo Aridal da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/439/pl._n_036a-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/439/pl._n_036a-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do parágrafo único do art. 33 da Lei Municipal n° 625 de 17 de fevereiro de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/440/pl._n_037-2018_-_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/440/pl._n_037-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração na Lei Orçamentária Anual referente ao Orçamento do Fundo Municipal de Saúde - Unidade Orçamentária pertencente a Administração Direta da Prefeitura de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/441/pl._n_038-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/441/pl._n_038-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Orçamentária Anual referente a Abertura de Credito Adicional Especial por Superávit financeiro ao Orçamento da Unidade Gestora Fundo Municipal de Assistência Social, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/444/pl._n_039-2018_-.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/444/pl._n_039-2018_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Orçamentária Anual referente a Abertura de Credito Adicional Especial por excesso de arrecadação ao Orçamento da Unidade Gestora Fundo Municipal de Assistência Social, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Zilmar Costa Aguiar Junior, Anderson Mendes dos Reis, Dionizio José Coutinho dos Santos, Walter 2° Vice-presidente, Wilson Antônio da Silva Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/450/pl._n_040-2018_-_T8EybKA.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/450/pl._n_040-2018_-_T8EybKA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição da República Federal e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/460/pl_no_041-18_altera_a_lei_753-2016.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/460/pl_no_041-18_altera_a_lei_753-2016.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/462/pl._n_042-2018_-_.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/462/pl._n_042-2018_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores públicos municipais da Câmara Municipal de Canaã dos Carajás - PA.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO VIII DA LEI MUNICIPAL N. º 686/2015, ALTERADA PELO ANEXO I DA LEI MUNICIPAL N. º 709/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO MAÇOM NO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTARIA ANUAL REFERENTE AO ORÇAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SAÚDE, OBRAS PRODUÇÃO E DESENVOLVIMENTO RURAL, HABITAÇÃO E NO ÓRGÃO DE ADMINISTRAÇÃO INDIRETA COMO O SERVIÇO DE AUTÔNOMO DE ÁGUA E ESGOTO - SAAEE E FUNDAÇÃO DE CULTURA ESPORTE E LAZER - FUNCEL, MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS SOBRE A INSTITUIÇÃO EM ÂMBITO MUNICIPAL DE UM PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2017, ALMEJANDO ATINGIR TODOS OS CONTRIBUINTES DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Zilmar Costa Aguiar Junior, Anderson Mendes dos Reis, Dionizio José Coutinho dos Santos, Júnior Garra, Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A REVISÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SAÚDE, OBRAS, PRODUÇÃO E DESENVOLVIMENTO RURAL, HABITAÇÃO E NO ÓRGÃO DA ADMINISTRAÇÃO INDIRETA COMO O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE E FUNDAÇÃO DA CULTURA, ESPORTE E LAZER - FUNCEL, MEDIANTE PREVISÃO DE NOVOS RECURSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL MEDIANTE SUPERÁVIT NA LEI ORÇAMENTÁRIA DE 2017 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR INSTRUMENTO DE COOPERAÇÃO COM MUNICÍPIOS LIMÍTROFES VISANDO A MANUTENÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO AO ASSENTAMENTO MARAJAÍ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; </t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO ART. 3° DA LEI MUNICIPAL Nº 618/2013 _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>Wilson Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O TOPÔNIMO DA PRAÇA DO BAIRRO NOVO BRASIL E DÁ  _x000D_
 OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS SOBRE A INSTITUIÇÃO EM ÂMBITO MUNICIPAL DE UM PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2017, ALMEJANDO ATINGIR TODOS OS CONTRIBUINTES DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS DISPOSITIVOS DA LEI MUNICIPAL Nº 597/2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA O MINISTÉRIO PÚBLICO DO ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS NAS LEIS MUNICIPAIS N°S 074/2005 E 145/2007, QUE DISPÕE SOBRE A CONCESSÃO DE BOLSAS DE ESTUDOS A ESTUDANTES DE CURSO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DOS DISPOSITIVOS DA LEI MUNICIPAL Nº 655/2014 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E CRIA DISPOSITIVOS NA LEI MUNICIPAL 553/2012, QUE INSTITUI O PLANO MUNICIPAL DE ENFRENTAMENTO A VIOLÊNCIA SEXUAL CONTRA CRIANÇA E ADOLESCENTE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SISTEMA MUNICIPAL DE ATENDIMENTO SOCIOEDUCATIVO (SIMASE) NO MUNICÍPIO DE CANAÃ DOS CARAJÁS-PA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>DISCIPLINA O SISTEMA DE TRANSPORTE COLETIVO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTARIA ANUAL REFERENTE AO ORÇAMENTO DAS SECRETARIAS MUNICIPAIS DE HABITAÇÃO E EDUCAÇÃO, MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 759/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITO SUPLEMENTARES AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR N° 672/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A CONCESSÃO DE USO DE BEM PÚBLICO EM FAVOR DA FAMAP - FACULDADE MASTER DE PARAUAPEBAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE CANAÃ DOS CARAJÁS A CEDER BENS PÚBLICOS MUNICIPAIS QUE ESPECIFICA AO FRIGORÍFICO BELA VISTA EIRELI - EPP, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Joao Batista</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DA CRECHE MUNICIPAL - NÚCLEO DE EDUCAÇÃO INFANTIL, LOCALIZADA NO BAIRRO JARDIM AMÉRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO PARA IMPLEMENTAÇÃO DAS AÇÕES DO FUNDO MUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTINGENCIAMENTO COM DESPESAS DE PESSOAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E O TOPÔNIMO DO NÚCLEO INFANTIL RAIMUNDO BORGES DE SOUSA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E O TOPÔNIMO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA LUIS CARLOS PRESTES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 773/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E O TOPÔNIMO DO CENTRO MUNICIPAL DE FORMAÇÃO DE PROFISSIONAIS DA EDUCAÇÃO PROFESSORA RUTE SAMPAIO DA CUNHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS, NO ESTADO DO PARÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO DESBRAVADOR DA IGREJA ADVENTISTA DO SÉTIMO DIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLANO PLURIANUAL 2018-2021. </t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI ORÇAMENTARIA ANUAL DE 2017 REFERENTE AO ORÇAMENTO DA SECRETARIA MUNICIPAL DE PRODUÇÃO E DESENVOLVIMENTO RURAL MEDIANTE A PREVISÃO DE NOVOS RECURSOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL MEDIANTE AO EXCESSO DE ARRECADAÇÃO DO FUNDEB NO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO E AUTORIZAÇÃO PARA O REMANEJAMENTO DAS EMENDAS IMPOSITIVAS NO ORÇAMENTO DE 2017 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS E ITENS DA TABELA ANEXA À LEI MUNICIPAL Nº. 623 DE 20 DE DEZEMBRO DE 2013, A QUAL DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CULTURA EVANGÉLICA DA IGREJA QUADRANGULAR, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CREDITO ADICIONAL ESPECIAL MEDIANTE SUPERÁVIT NA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS / PA, PARA O EXERCÍCIO DE 2018. LOA/2018.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA MUNICIPAL PARA A INSTALAÇÃO DE ESCOLA ESTADUAL DE ENSINO MÉDIO NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDENCIAS. JUNTAMENTE COM OS PARECERES DAS COMISSÕES COMPETENTES</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 23, §2º DA LEI MUNICIPAL Nº 624/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DA CONSTITUIÇÃO DA REPÚBLICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ALTERAÇÃO NA LEI ORÇAMENTÁRIA ANUAL REFERENTE AO ORÇAMENTO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER AS NECESSIDADES TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2°, E INCISO I, E O ARTIGO 7°, DA LEI N° 703/2015, DE 27 NOVEMBRO DE 2015, QUE "CRIOU NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS COM O OBJETIVO ESPECÍFICO DE CONSTRUÇÃO E OU AQUISIÇÃO DE SEDE PRÓPRIA, E AQUISIÇÃO DO MOBILIÁRIO NECESSÁRIO AO SEU FUNCIONAMENTO".</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>REGULAMENTA O SERVIÇO DE MOTOTÁXI NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA DE 5.893,41M² PARA A INSTALAÇÃO DA ESCOLA ADVENTISTA, NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO DE NATAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI N° 684/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA DE UM TERRENO QUE SERÁ DESTINADO PARA PERFURAÇÃO DE UM POÇO ARTESIANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>Anuar Alves da Silva</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/363/363_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE BENEFÍCIO FISCAL A CONTRIBUINTES DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 07, 08 E 12 DA LEI 257/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS TRABALHADORES EM EDUCAÇÃO DO MUNICÍPIO DE CANAÃ DOS CARAJÁS - PA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E REGULAMENTAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOSÉ DE DEUS ANDRADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO E REGULAMENTAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SEBASTIÃO AGRIPINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOPÔNIMO DO POSTO DE SAÚDE DO BAIRRO MARANHENSES LOCALIZADO À RUA JOSÉ DE FREITAS ESQUINA COM A RUA BRASIL NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VALORES DAS TAXAS DE LICENCIAMENTO AMBIENTAL E PREÇOS PÚBLICOS DE SERVIÇOS AMBIENTAIS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍNEAS "B" E "D", INCISO II DO ARTIGO 1° DA LEI MUNICIPAL N° 235/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O INCISO II DO §1° DO ART. 1° E ART. 3° DA LEI MUNICIPAL N° 184/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA DE UM TERRENO QUE SERÁ DESTINADO AO FUNCIONAMENTO DE POÇOS ARTESIANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TOPÔNIMO DO POSTO DE SAÚDE DO BAIRRO NOVO HORIZONTE LOCALIZADO À RUA IPANEMA NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ABONO SALARIAL PARA SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA A IGREJA MATRIZ DA ASSEMBLÉIA DE DEUS DE CANAÃ DOS CARAJÁS - CIMADECANC (MONTE TABOR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA A IGREJA MATRIZ DA ASSEMBLÉIA DE DEUS DE CANAÃ DOS CARAJÁS - CIMADECANC (CRISTO VIVE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 07, 08 E 12 DA LEI 257/2011.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO DE JOVENS E ADULTOS JOSÉ DE DEUS ANDRADE - CMEJA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFOS AO ARTIGO 1° E O PARÁGRAFO ÚNICO AO ARTIGO 7° A LEI N° 102/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DO §1° DO ART. 1°, INCISO II ART. 6° E INCISO I DO ART. 7° DA LEI MUNICIPAL N° 185/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA DE UM TERRENO QUE SERÁ DESTINADO A EXPANSÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 117 DA LEI MUNICIPAL N° 018/1997.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 7° DA LEI MUNICIPAL N° 156/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO A EFETIVAR A AFETAÇÃO DA ÁREA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO DOS CEMITÉRIOS MUNICIPAIS DE CANAÃ DOS CARAJÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/335/335_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO VIII DO ART. 9° DA LEI MUNICIPAL N° 162/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/336/336_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N° 184/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/337/337_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISO II DO ARTIGO 4° DA LEI MUNICIPAL N° 187/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Penteado</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/338/338_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DO TOPÔNIMO DAS RUAS AMAZONAS E NOVA, EM CANAÃ DOS CARAJÁS - PA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/339/339_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DISPOSIÇÕES DA LEI MUNICIPAL N° 227/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/340/340_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA O SINDICATO DOS PRODUTORES RURAIS DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/341/341_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DOS CONTRATOS FIRMADOS POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/342/342_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA, MINHA VIDA (PMCMV) ESTABELECIDO PELA LEI FEDERAL N° 11.977/2009.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/343/343_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/344/344_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA DE UM TERRENO QUE SERÁ DESTINADO A CONSTRUÇÃO DE UM POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/345/345_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE ÁREA PÚBLICA PARA A COMUNIDADE EVANGÉLICA SARA NOSSA TERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/346/346_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE ÁREA PÚBLICA PARA AGÊNCIA DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/347/347_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ART. 3° DA LEI MUNICIPAL N° 204/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/348/348_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 1° DA LEI MUNICIPAL N° 194/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/349/349_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE A CRIAÇÃO DOS CARGOS DE PESSOAL PERMANENTE E COMISSIONADOS DO INSTITUTO DE DESENVOLVIMENTO URBANO DE CANAÃ DOS CARAJÁS - IDURB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/350/350_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N° 225/2009 QUE CRIOU O INSTITUO DE DESENVOLVIMENTO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE A CRIAÇÃO DOS CARGOS DO QUADRO DE PESSOAL PERMANENTE E COMISSIONADOS DA FUNDAÇÃO MUNICIPAL DE CULTURA, ESPORTE E LAZER DE CANAÃ DOS CARAJÁS - FUNCEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N° 174 DE 25 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DO ART. 117 DA LEI MUNICIPAL N° 018/1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
@@ -5682,333 +5928,333 @@
   <si>
     <t>DISPÕE SOBRE DELIMITAÇÃO DA ÁREA URBANA DA CIDADE DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO JETON AOS MEMBROS DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TOPÔNIMO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL LOCALIZADA NA RUA MINAS GERAIS, ESQUINA COM A RUA GOIÁS, BAIRRO NOVO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DOS LOTES VAGOS EXISTENTES NA ÁREA URBANA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/359/359_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA MUNICIPAL DE SEGURANÇA CONTRA INCÊNDIOS E DE PREVENÇÃO DE ACIDENTES.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/360/360_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CREDITO - RECURSOS FGTS NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS, OPERAÇÕES COLETIVAS, REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, NUMERO 291/98 COM ALTERAÇÕES DA RESOLUÇÃO N° 460/2004, DE 14 DE DEZ. 2004, PUBLICADA NO D.O.U EM 20 DE DEZ. 04 E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Grilo</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/361/361_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 51 DA LEI 162/07 E ADICIONA OS §§5° E 6° AO REFERIDO ARTIGO. DISPONDO SOBRE A OBRIGATORIEDADE DE APRESENTAÇÃO DO PROJETO DE LOTEAMENTO ÀS COMISSÕES DE TERRA, MEIO AMBIENTE E DIREITOS HUMANOS DA CÂMARA MUNICIPAL ANTES DA EXPEDIÇÃO DE DOCUMENTO QUE AUTORIZE AS IMPLANTAÇÕES DE LOTEAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/362/362_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA DELIMITAÇÃO DA ÁREA URBANA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>ALTERA O ART. 5° DA LEI MUNICIPAL N° 089/2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÕES DA LEI MUNICIPAL N° 172/08 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL N° 173/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Edelson Batista, Grilo, Joao Nunes, Penteado, Tatiane do Posto, Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/311/311_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO EVANGÉLICO NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/312/312_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSPEÇÃO INDUSTRIAL E SANITÁRIA DOS PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/313/313_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUI DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/314/314_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, A FAVORECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Tatiane do Posto</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/315/315_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA D UTILIDADE PÚBLICA O INSTITUTO CRESCENDO EM CRISTO - ICC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/316/316_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER A INSTITUIÇÕES FINANCEIRAS E A FUNDOS DE INVESTIMENTOS EM DIREITOS CREDITÓRIOS CRÉDITOS DECORRENTES DE ROYALTIES, PARTICIPAÇÕES FINANCEIRAS ESPECIAIS E COMPENSAÇÕES FINANCEIRAS RELACIONADOS À EXPLORAÇÃO DE PETRÓLEO E GÁS NATURAL, RECURSOS HÍDRICOS E/OU MINERAIS E VEGETAIS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/317/317_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O INSTITUTO DE DESENVOLVIMENTO URBANO DE CANAÃ DOS CARAJÁS - IDURB, AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/318/318_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CANAÃ DOS CARAJÁS, ESTADO DO PARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/319/319_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNDAÇÃO DE CULTURA ESPORTE E LAZER DO MUNICÍPIO DE CANAÃ DOS CARAJÁS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/320/320_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 212/2009 DE 1° DE JULHO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Edelson Batista, Grilo, Joao Nunes, Penteado, Tatiane do Posto</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/321/321_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISA A REVOGAÇÃO DA LEI 212/2009, DE 01 DE JULHO DE 2009, E EXPEDE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/322/322_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE PARCELAMENTO DE DÉBITO PREVIDENCIÁRIO JUNTO A RECEITA FEDERAL DO BRASIL - UNIDADE DE MARABÁ - PA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/323/323_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A AVABCC - ASSOCIAÇÃO DOS VENDEDORES AMBULANTES E BARRAQUEIROS DE CANAÃ DOS CARAJÁS E EXPEDE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/324/324_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DO TOPÔNIMO DA AVENIDA PARÁ EM CANAÃ DOS CARAJÁS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/325/325_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO MÁXIMO DE ATENDIMENTO AOS USUÁRIOS QUE UTILIZAM OS SERVIÇOS BANCÁRIOS NO MUNICÍPIO DE CANAÃ DOS CARAJÁS E EXPEDE OUTRAS PROVIDNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/326/326_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO A CEDER, A INSTITUIÇÕES FINANCEIRAS E A FUNDOS DE INVESTIMENTOS EM DIREITOS CREDITÓRIOS, CRÉDITOS DECORRENTES DE ROYALTIES, PARTICIPAÇÕES FINANCEIRAS ESPECIAIS E COMPENSAÇÕES FINANCEIRAS RELACIONADAS À EXPLORAÇÃO MINERAL.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/327/327_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 137/2007 E O ARTIGO 15 DA LEI MUNICIPAL N° 120/2006 QUE TRATAM DO IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/328/328_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONDIÇÕES PARA O MUNICÍPIO CELEBRAR CONVÊNIOS, ACORDOS E CONTRATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/329/329_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA DE UM TERRENO QUE SERÁ DESTINADO A INSTALAÇÃO DE UM POÇO ARTESIANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/330/330_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 220/2009, DE 30 DE OUTUBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/331/331_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/332/332_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO - FUMTUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/333/333_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC - INSTITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - CODECON, INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - FMDC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/334/334_texto_integral.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFERIR, MEDIANTE A CESSÃO DE USO, A EXECUÇÃO DO SERVIÇO DE RETRANSMISSÃO E DE REPETIÇÃO DO CANAL 05, DE PROPRIEDADE DA PREFEITURA MUNICIPAL, EM FAVOR DE RADIO E TV CANAÃ LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>CRIA O BRASÃO D'ARMAS DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>CRIA A BANDEIRA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -6330,68 +6576,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_n_001-2025-autoria_-vereador_cleido_braz.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2128/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_escola_legislativo_02252025_155314_001049.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2130/projeto_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2138/pl_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2165/scanner_escola_legislativo_03262025_092734_001627.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2260/scanner_escola_legislativo_04102025_121022_002085.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2168/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2167/projeto_de_lei_0152025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2169/projeto_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2255/scanner_escola_legislativo_04102025_120958_002083.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2193/2025_-_projeto_de_lei_no_018-2025__aumento_real_cmcc_1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2195/2025_-_projeto_de_lei_no_019-2025_-_reajuste_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2194/2025_-_projeto_de_lei_no_020-2025_-_perdas_salariais_cmcc.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_d_lei_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2227/scanner_escola_legislativo_04012025_123151_001893.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2229/scanner_escola_legislativo_04012025_123918_001900.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2231/scanner_escola_legislativo_04012025_125028_001903.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_0312025_elenjusse.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2272/projeto_de_lei_0342025_tea.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_0352025_flavio_gomes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2317/pl_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2320/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2318/pl_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2333/scanner_escola_legislativo_06042025_082854_002484.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2340/scanner_escola_legislativo_06042025_123311_002510.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2319/scanner_escola_legislativo_05272025_105602_002403.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2321/scanner_escola_legislativo_05282025_104049_002405.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2337/scanner_escola_legislativo_06042025_123420_002520.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2338/scanner_escola_legislativo_06042025_123353_002517.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2339/scanner_escola_legislativo_06042025_123330_002513.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2334/scanner_escola_legislativo_06042025_082814_002482.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_058.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2348/projeto_059.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2352/projeto_061_substituicao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2354/projeto_062.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2359/pl_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2457/projeto_064.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2443/projeto_065.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2383/scanner_escola_legislativo_08282025_084204_002995.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2384/scanner_escola_legislativo_08282025_084146_002994.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2456/projeto_069.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_070.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei_071.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_072.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_073.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2392/palno_plurial_ppa_2026-2029_29-08-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_075.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2445/projeto_076.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_772025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_78.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_080.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2426/pl_081.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto_082.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_083.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2439/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2438/scanner_escola_legislativo_10222025_090710_003855.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2446/scanner_escola_legislativo_11032025_110748_003987.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_087.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_089.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2467/scanner_escola_legislativo_11252025_101345_004839.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2468/scanner_escola_legislativo_11262025_091726_005008.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2471/projeto_092.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2478/projeto_093.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2479/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2472/projeto_095.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2473/projeto_096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2474/projeto_097.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_098.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2476/projeto_099.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2477/projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2480/scanner_escola_legislativo_12122025_121645_006256.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2481/scanner_escola_legislativo_12122025_121721_006273.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2482/scanner_escola_legislativo_12122025_121742_006277.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2484/scanner_escola_legislativo_12122025_121803_006283.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_106.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2486/scanner_escola_legislativo_12192025_094958_006293.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2487/scanner_escola_legislativo_12192025_095039_006297.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_no_001-2024_corrigido.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n__003_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_lei_n__004_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_lei_n__005_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1498/pl_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1497/pl_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1501/pl_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei_no_010-2024_-_autoriza_pagamento_de_hospedagem_e_alimentacao_aos_prest._de_serv.e_colab._da_adm_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1515/brw5cf370c1cf28_04302024_122537_000735.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1524/jpg2pdf_1_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1532/pl_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1533/pl_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1563/scan2024-08-21_095833.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1564/scan2024-08-21_100014.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1571/pl_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1614/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1655/pl_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1824/patrimonio_000112.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1828/pl_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_0301.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1839/pl_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1846/scanner_escola_legislativo_10232025_123600_003895.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1843/pl_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1844/pl_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1845/pl_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_037.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_038.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_039.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_040.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1851/pl_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/scanner_escola_legislativo_03282025_124434_001815.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_001_12.03.46.000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1324/novo_doutor_03-01-2023_12.04.27.165.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/secretariageral_007003.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1336/brwd812659b5548_20230403_114250_144091.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1337/brwd812659b5548_20230403_113835_144057.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1338/brwd812659b5548_20230403_114025_144073.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1341/brwd812659b5548_20160108_001438_139761.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1342/brwd812659b5548_20160108_001151_139738.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1343/brwd812659b5548_20160108_001000_139716.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1344/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/secretariageral_006992.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1425/secretariageral_006958.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/secretariageral_006949.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1354/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1357/secretariageral_001545.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1360/secretariageral_001493.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1367/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1366/secretariageral_002591.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1374/pr2a2f_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1387/secretariageral_007010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/secretariageral_007014.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1388/secretariageral_002581.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1383/pl_027.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1386/secretariageral_002588.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_n_029-2023_-_dispoe_sobre_a_ampliacao_do_limite_para_a_abertura_de_credito_suplementaresao_orcamento_previsto_na_lei_municipal_n_1026-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/projeto_de_lei_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/projeto_de_lei_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/projeto_de_lei_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/secretariageral_004368.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/secretariageral_006424.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/secretariageral_004728.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/secretariageral_006903.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/projeto_de_lei_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/ploa_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_n_059_-_2023_dispoesobre_a_concessao_de_abono_natalino_pecuniario_aos_servidores_sa_camara_municipal_de_canaa_dos_carajas_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/brn000ec694aaeb_01012022_000659_000018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_008.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_010.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_012.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/projeto_015.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/pl025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_029-2022_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/brwd812659b5548_20220621_210224_109328.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/brwd812659b5548_20220622_212659_109343.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/brwd812659b5548_20220909_225759_112944.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/brwd812659b5548_20220802_202127_111901.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_n_036-2022_-_revoga_a_lei_municipal_n_1002_de_22_de_junho_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/brwd812659b5548_20220823_230207_112134.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/brwd812659b5548_20221011_213903_113743.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/brwd812659b5548_20221010_213744_113727.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1277/brwd812659b5548_20221025_205855_114060.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_n_045-2022_-_institui_no_ambito_do_municipio_de_canaa_dos_carajas-pa_o_programa_de_transferencia_monetaria_direta_-_renda_canaa_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/brwd812659b5548_20221118_235347_114801.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/brwd812659b5548_20221123_001237_114856.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/brwd812659b5548_20221123_001325_114865.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/brwd812659b5548_20221202_211529_115020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/brwd812659b5548_20221202_211436_115000.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/brwd812659b5548_20221206_211958_115054.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/brwd812659b5548_20221206_212102_115059.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1310/brwd812659b5548_20221214_233755_115661.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/brwd812659b5548_20221214_224104_115572.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/brwd812659b5548_20221219_223913_116088.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/948/pl_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/949/pl_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/950/pl_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/951/pl_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/959/pl_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/960/pl_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/965/pl_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n_009_2021__autoria_do_poder_executivo_municipal..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/967/pl_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/971/pl_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/982/pl_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/983/pl_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/987/pl_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/988/pl_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/994/plo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/991/pl_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1017/pl_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1018/pl_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_027-2021_-_declara_utilidad_epublica_para_fins_de_desapropriacao_de_areas_urbanas_para_ampliacao_escola_francisca_romana.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1068/pl_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1069/pl_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1085/pl_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1086/pl_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1095/pl_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1116/pl_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1100/pl_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1101/pl_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1107/pl_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1108/pl_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1118/pl_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1119/pl_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1126/pl_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1131/pl_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1133/pl_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/692/pl_no_002-2020_dispoe_sobre_os_servicos_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/699/pl_no_005-20_dispoesobre_o_toponimo_do_lago_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/696/pl_n_006-2020_ampliacao_p_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/723/pl_n_012-2020_-_programa_de_parceria_publico-provada_ppp.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/707/pl_n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/708/pl_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/709/pl_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/725/pl_n_016-2020_-_alteracao_lei_n_282-2012_estatuto_dos_servidores_pub..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/712/pl_n_018-2020_-_criacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/713/pl_n_019-2020_-_desapropriacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/724/pl_n_20-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_lei_no_021-2020_altera_a_lei_mun._624-2014_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/715/projeto_de_lei_no_022-2020_altera_a_lei_mun._753-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/716/projeto_de_lei_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/717/projeto_de_lei_no_024-2020_desapropriacao_por_utilidade_publica_de_um_imovel_destinado_a_semsa_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/722/pln_026-2020_-_reajuste_e_reposicao_das_perdas_inflacionarias_do_vale_alimentacao_da_pmcc.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_028-2020_-_alteracao_da_lei_no_686-2019_sevico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_029-2020_-_autorizacao_para_distribuicao_de_generos_alimenticios.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_030-2020_-_alteracao_na_loa_fundo_municipal_de_educao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_no_031-2020_-_desapropriacao_de_area_urbana_a_ser_utilizada_em_obra_publica-mesclado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/744/pl_no_032-20-regulamenta_o_tratamento_diferenciado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/748/pl_n_034-2020-_alteracao_na_lei_n868-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/769/pl_n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/829/pl_no_042-2020_-_altera_artigo_1_da_lei_848-2019_indenizacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/838/pl_043-2020_veda_circulacao_de_caes_medio_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/833/pl_no_044-2020_-_toponimo_biblioteca_de_canaa.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/835/pl_045-2020_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/836/pl_046-2020_-_toponimo_do_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/839/pl_047-2020_-_sistema_unico_de_asistecia_social.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/843/ploa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/844/pl_050-2020_-_desapropriacao_de_area_publica_ponto_de_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/846/pl_n_051-2020_-.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/854/pl_052-2020_-_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/855/pl_no_053-2020-autoriza_o_municipio_de_canaa_a_firmar_convenios_com_os_municipios.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/873/pl_no_056-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_de_canaa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/872/pl_no_057-20-institui_a_politica_municipal_de_regularizacao_fundiaria_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/875/pl_no_058-2020-dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/877/pl_no_060-2020-_dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/879/pl_no_062-2020-autoriza_o_poder_executivo_a_outorgar_concessao_onerosa_para_administracao_e.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/882/pl_no_064-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/880/pl_no_065-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_canaa_dos_car.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/506/pl_n_001-2019_reaj._e_repos._das_perdas...auxilio_alim._.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/511/pl_no_002-19_-_altera_e_acresce_dispositivos_a_l_5T1WLBO.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/510/pl_n_003-2019_-_concede_auxilio_financeiro_a_pmpa_.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/513/pl_no_04-19-altera_a_lei_municipal_no_799-17_que_8wplC5c.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/512/pl_n_005-2019_-_altera_dispos._lei_n_684-2015_fu_b3czxjA.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/514/pl_no_06-19-dispoe_sobre_a_alteracao_na_lei_orca_94zP8ts.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/518/pl_n_007-2019_-_alteracao_da_redacao_do_artigo_1_wUz4IaG.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/522/pl_no_008-19-dispoe_sobre_a_alteracao_na_lei_orc_qZKAks8.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/525/pl_n_009-2019_-_revisao_salarial_servidores_-_cmcc.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/529/pl_n_010-2019_-_altercao_loa_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/530/pl_n_011-2019_-_altera_art._1o_lei_830-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/538/pl_no_012-19-_dispoe_sobre_alteracao_da_lei_no_823-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/542/pl_n_013-2019_-_cursinho_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/541/pl._014-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/545/pl_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/546/pl_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/547/pl_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/550/pl_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/556/pl_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/551/pl_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/552/pl_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/553/pl_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/557/pl_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/558/pl_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/559/pl_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/560/pl_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/580/pl_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/564/pl_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/565/pl_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/575/pl_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_no_33-2019_-_desapropriacao_de_ar_dTGPeDC.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/596/pl_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/600/pl_n_035-2019_-_auxilio_alimenetacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/576/pl_n_036-2019_revoga_disp._da_lei_m._245-a-2010__vcawBzB.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/582/pl_no_037-19-altera_as_disposicoes_da_lei_munici_ah1Klcr.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/577/pl_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/579/pl_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/592/pl_no_041-19-dispoe_sobre_autorizacao_para_doacao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/591/pl_no_042-19-_dispoe_sobre_alteracao_na_lei_orca_C2c1xGE.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/612/pl_no_043-19-_dispoe_sobre_o_toponimo_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/605/pl_no_044-19-dispoe_sobre_o_toponimo_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/620/pl_no_045-19-dispoe_sobre_o_toponimo_dos_posto_d_6Jmp7KS.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/616/pl_no_046-19-dispoe_sobre_o_toponimo_do_posto_de_e4xJ9Zj.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/602/pl_no_047-19-dispoe_sobre_a_primeira_revisao_esp_bxZF12a.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/603/plno_048-19-declara_a_utilidade_publica_para_fin_mtR0AjV.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/606/pl_no_050-19-_dispoe_sobre_a_ampliacao_do_limite_YTEva2w.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/607/pl_n_051-2019_-_alt_item_anexo_i_da_lei_m_857-20_qnLlf4a.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/608/pl_n_052-2019_-_alt_item_anexo_iii_da_lei_m_858-_Jdm4TaR.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/609/pl_no_053-19-institui_o_servico_voluntario_no_am_08wERMp.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/628/pl_n_055-2019_-_consolida_e_delimita_os_limites__hmdqhC4.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/630/pl_n_057a-2019_-_aut_o_p_exec_mun_firmar_conv_c__JMkjirW.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/622/pl_no_058-19-revoga_expressamente_a_lei_municipa_ivPKLH7.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/623/pl_no_059-19-dispoe_sobre_a_desapropriacao_por_utilidade.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/624/pl_no_060-19-_declara_de_utilidade_publica_para__M1SNMv0.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/632/pl_n_061-2019_-_inst_e_disc_as_taxas_reg_do_pod__4cUiVqe.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/629/pl_n_062-19_-_autoriza_o_executivo_municipal_a_i_Lr2f8JX.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/633/pl_n_063-2019_-_declara_a_util_pub_p_fins_de_des_CML3klx.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/638/pl_n_064-2019_-_institui_o_codigo_tributario_do__DV4rksP.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/657/pl_n_067-2019_-.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/656/pl_n_068-2019_-_alteracao_acresc_e_revog_de_disp_A5FFhLX.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/654/pl_n_069-2019_-_dispoe_sobre_a_alteracao_do_inci_Rddbg1s.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/655/pl_n_070-2019_-_autoriza_o_poder_exec_a_firmar_c_hChZBzJ.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/658/pl_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/659/pl_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/660/pl_n_076-2019_-.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/661/pl_n_077-2019_-.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/662/pl_n_078-2019_incentivo_financeiro_do_prog._naci_lBcaX7s.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/665/pl_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/666/pl_n_080-2019_-_alteracao_pccr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/667/pl_n_081-2019_-_melhoria_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/425/projeto_de_lei_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/430/pl._n_030-2018_-.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/426/pl._n_031-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_032-18_-_dispoe_sobre_a_alteracao_na_lei_o_NqaXeZq.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/428/pl._n_033-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/429/pl._n_034-2018_-.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/434/pl._n_035a-2018_-.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/439/pl._n_036a-2018_-.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/440/pl._n_037-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/441/pl._n_038-2018_-.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/444/pl._n_039-2018_-.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/450/pl._n_040-2018_-_T8EybKA.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/460/pl_no_041-18_altera_a_lei_753-2016.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/462/pl._n_042-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2489/pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2499/projeto_03-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2496/pl_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2491/scanner_escola_legislativo_02112026_090337_006377.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2492/scanner_escola_legislativo_02112026_090428_006394.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2497/pl_08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2511/pl_009-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2509/projeto_de_lei_n10-2026-_poder_executivo-_autotriza_a_alteracao_da_lei_n_1.161-2025-_plano_plurianual_para_o_quadrienio_2026-2029_e_a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2516/pl_012-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2522/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2523/pl_014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2524/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2525/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2535/escola_legislativo_005456.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2530/escola_legislativo_005468.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2532/escola_legislativo_005436.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2531/escola_legislativo_005448.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2550/pdf24_merged_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2551/scanner-diretoria_05262026_124546_019974.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2026/2552/scanner-diretoria_05262026_124628_019980.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_n_001-2025-autoria_-vereador_cleido_braz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1984/pl_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1986/pl_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/1987/pl_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2128/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_escola_legislativo_02252025_155314_001049.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2130/projeto_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2138/pl_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2165/scanner_escola_legislativo_03262025_092734_001627.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2260/scanner_escola_legislativo_04102025_121022_002085.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2168/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2167/projeto_de_lei_0152025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2169/projeto_016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2255/scanner_escola_legislativo_04102025_120958_002083.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2193/2025_-_projeto_de_lei_no_018-2025__aumento_real_cmcc_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2195/2025_-_projeto_de_lei_no_019-2025_-_reajuste_auxilio_alimentacao.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2194/2025_-_projeto_de_lei_no_020-2025_-_perdas_salariais_cmcc.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2262/pl_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2228/projeto_d_lei_023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2227/scanner_escola_legislativo_04012025_123151_001893.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2229/scanner_escola_legislativo_04012025_123918_001900.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2231/scanner_escola_legislativo_04012025_125028_001903.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2230/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2265/projeto_de_lei_0312025_elenjusse.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2263/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2272/projeto_de_lei_0342025_tea.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2274/projeto_de_lei_0352025_flavio_gomes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2317/pl_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2320/ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2318/pl_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2333/scanner_escola_legislativo_06042025_082854_002484.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2447/pl_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2303/pl_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2304/pl_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2340/scanner_escola_legislativo_06042025_123311_002510.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2319/scanner_escola_legislativo_05272025_105602_002403.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2321/scanner_escola_legislativo_05282025_104049_002405.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2337/scanner_escola_legislativo_06042025_123420_002520.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2338/scanner_escola_legislativo_06042025_123353_002517.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2339/scanner_escola_legislativo_06042025_123330_002513.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2334/scanner_escola_legislativo_06042025_082814_002482.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_058.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2348/projeto_059.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2352/projeto_061_substituicao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2354/projeto_062.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2359/pl_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2457/projeto_064.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2443/projeto_065.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2383/scanner_escola_legislativo_08282025_084204_002995.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2384/scanner_escola_legislativo_08282025_084146_002994.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2456/projeto_069.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2454/projeto_070.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei_071.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_072.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2455/projeto_073.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2392/palno_plurial_ppa_2026-2029_29-08-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_075.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2445/projeto_076.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2412/projeto_de_lei_772025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_78.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2432/projeto_79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_080.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2426/pl_081.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto_082.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_083.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2439/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2438/scanner_escola_legislativo_10222025_090710_003855.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2446/scanner_escola_legislativo_11032025_110748_003987.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_087.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2449/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_089.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2467/scanner_escola_legislativo_11252025_101345_004839.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2468/scanner_escola_legislativo_11262025_091726_005008.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2471/projeto_092.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2478/projeto_093.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2479/projeto_de_lei_94.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2472/projeto_095.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2473/projeto_096.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2474/projeto_097.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2475/projeto_098.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2476/projeto_099.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2477/projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2480/scanner_escola_legislativo_12122025_121645_006256.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2481/scanner_escola_legislativo_12122025_121721_006273.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2482/scanner_escola_legislativo_12122025_121742_006277.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2484/scanner_escola_legislativo_12122025_121803_006283.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2485/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_106.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2486/scanner_escola_legislativo_12192025_094958_006293.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2025/2487/scanner_escola_legislativo_12192025_095039_006297.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_no_001-2024_corrigido.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1481/pl_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n__003_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1494/projeto_lei_n__004_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1495/projeto_lei_n__005_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1496/projeto_de_lei_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1498/pl_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1497/pl_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1501/pl_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei_no_010-2024_-_autoriza_pagamento_de_hospedagem_e_alimentacao_aos_prest._de_serv.e_colab._da_adm_direta_e_indireta.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1515/brw5cf370c1cf28_04302024_122537_000735.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1524/jpg2pdf_1_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1532/pl_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1533/pl_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1563/scan2024-08-21_095833.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1564/scan2024-08-21_100014.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1571/pl_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1614/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1615/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1616/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1655/pl_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1824/patrimonio_000112.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1828/pl_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_0301.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1839/pl_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1846/scanner_escola_legislativo_10232025_123600_003895.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1843/pl_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1844/pl_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1845/pl_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1856/pl_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1852/pl_037.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1854/pl_038.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1853/pl_039.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1855/pl_040.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/1851/pl_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/scanner_escola_legislativo_03282025_124434_001815.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1319/projeto_de_lei_001_12.03.46.000.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1324/novo_doutor_03-01-2023_12.04.27.165.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/secretariageral_007003.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1336/brwd812659b5548_20230403_114250_144091.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1337/brwd812659b5548_20230403_113835_144057.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1338/brwd812659b5548_20230403_114025_144073.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1341/brwd812659b5548_20160108_001438_139761.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1342/brwd812659b5548_20160108_001151_139738.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1343/brwd812659b5548_20160108_001000_139716.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1344/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/secretariageral_006992.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1425/secretariageral_006958.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/secretariageral_006949.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1354/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1357/secretariageral_001545.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1360/secretariageral_001493.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1367/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1364/pl_020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1365/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1366/secretariageral_002591.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1374/pr2a2f_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1387/secretariageral_007010.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/secretariageral_007014.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1388/secretariageral_002581.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1383/pl_027.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1386/secretariageral_002588.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_n_029-2023_-_dispoe_sobre_a_ampliacao_do_limite_para_a_abertura_de_credito_suplementaresao_orcamento_previsto_na_lei_municipal_n_1026-2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/projeto_de_lei_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/projeto_de_lei_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/projeto_de_lei_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/projeto_de_lei_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/projeto_de_lei_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/secretariageral_004368.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/secretariageral_006424.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/secretariageral_004728.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/secretariageral_006903.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/projeto_de_lei_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/ploa_2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/projeto_de_lei_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto_de_lei_n_059_-_2023_dispoesobre_a_concessao_de_abono_natalino_pecuniario_aos_servidores_sa_camara_municipal_de_canaa_dos_carajas_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto_de_lei_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/projeto_de_lei_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/projeto_de_lei_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/brn000ec694aaeb_01012022_000659_000018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/projeto_de_lei_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/projeto_de_lei_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/projeto_de_lei_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1475/projeto_de_lei_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/projeto_de_lei_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/pl_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/pl_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/pl_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/pl_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/projeto_008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/projeto_012.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/projeto_015.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/pl025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_n_027-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/projeto_029-2022_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/brwd812659b5548_20220621_210224_109328.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/brwd812659b5548_20220622_212659_109343.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/brwd812659b5548_20220909_225759_112944.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/brwd812659b5548_20220802_202127_111901.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/projeto_de_lei_n_036-2022_-_revoga_a_lei_municipal_n_1002_de_22_de_junho_de_2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/brwd812659b5548_20220823_230207_112134.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/pl_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/ploa_2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/brwd812659b5548_20221011_213903_113743.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/brwd812659b5548_20221010_213744_113727.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1277/brwd812659b5548_20221025_205855_114060.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/projeto_de_lei_n_045-2022_-_institui_no_ambito_do_municipio_de_canaa_dos_carajas-pa_o_programa_de_transferencia_monetaria_direta_-_renda_canaa_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/brwd812659b5548_20221118_235347_114801.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/brwd812659b5548_20221123_001237_114856.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/brwd812659b5548_20221123_001325_114865.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/brwd812659b5548_20221202_211529_115020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/brwd812659b5548_20221202_211436_115000.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/brwd812659b5548_20221206_211958_115054.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/brwd812659b5548_20221206_212102_115059.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1310/brwd812659b5548_20221214_233755_115661.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/brwd812659b5548_20221214_224104_115572.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/brwd812659b5548_20221219_223913_116088.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/948/pl_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/949/pl_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/950/pl_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/951/pl_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/959/pl_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/960/pl_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/965/pl_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/966/projeto_de_lei_n_009_2021__autoria_do_poder_executivo_municipal..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/967/pl_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/971/pl_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/982/pl_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/983/pl_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/987/pl_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/988/pl_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/994/plo_016-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/991/pl_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1017/pl_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1018/pl_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1034/pl_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1062/pl_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_027-2021_-_declara_utilidad_epublica_para_fins_de_desapropriacao_de_areas_urbanas_para_ampliacao_escola_francisca_romana.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1068/pl_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1069/pl_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1085/pl_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1086/pl_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1094/pl_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1095/pl_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1115/pl_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1116/pl_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1100/pl_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1101/pl_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1107/pl_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1108/pl_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1114/pl_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1117/pl_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1118/pl_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1119/pl_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1125/pl_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1126/pl_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1127/pl_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1131/pl_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1133/pl_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2021/1135/pl_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/692/pl_no_002-2020_dispoe_sobre_os_servicos_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/699/pl_no_005-20_dispoesobre_o_toponimo_do_lago_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/696/pl_n_006-2020_ampliacao_p_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/723/pl_n_012-2020_-_programa_de_parceria_publico-provada_ppp.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/707/pl_n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/708/pl_n_014-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/709/pl_n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/725/pl_n_016-2020_-_alteracao_lei_n_282-2012_estatuto_dos_servidores_pub..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/712/pl_n_018-2020_-_criacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/713/pl_n_019-2020_-_desapropriacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/724/pl_n_20-2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_lei_no_021-2020_altera_a_lei_mun._624-2014_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/715/projeto_de_lei_no_022-2020_altera_a_lei_mun._753-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/716/projeto_de_lei_n_023-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/717/projeto_de_lei_no_024-2020_desapropriacao_por_utilidade_publica_de_um_imovel_destinado_a_semsa_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/722/pln_026-2020_-_reajuste_e_reposicao_das_perdas_inflacionarias_do_vale_alimentacao_da_pmcc.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_028-2020_-_alteracao_da_lei_no_686-2019_sevico_voluntario.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_029-2020_-_autorizacao_para_distribuicao_de_generos_alimenticios.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_030-2020_-_alteracao_na_loa_fundo_municipal_de_educao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/730/projeto_de_lei_no_031-2020_-_desapropriacao_de_area_urbana_a_ser_utilizada_em_obra_publica-mesclado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/744/pl_no_032-20-regulamenta_o_tratamento_diferenciado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/748/pl_n_034-2020-_alteracao_na_lei_n868-2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/769/pl_n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/829/pl_no_042-2020_-_altera_artigo_1_da_lei_848-2019_indenizacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/838/pl_043-2020_veda_circulacao_de_caes_medio_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/833/pl_no_044-2020_-_toponimo_biblioteca_de_canaa.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/835/pl_045-2020_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/836/pl_046-2020_-_toponimo_do_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/839/pl_047-2020_-_sistema_unico_de_asistecia_social.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/843/ploa_-_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/844/pl_050-2020_-_desapropriacao_de_area_publica_ponto_de_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/846/pl_n_051-2020_-.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/854/pl_052-2020_-_regularizacao_fundiaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/855/pl_no_053-2020-autoriza_o_municipio_de_canaa_a_firmar_convenios_com_os_municipios.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/873/pl_no_056-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_de_canaa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/872/pl_no_057-20-institui_a_politica_municipal_de_regularizacao_fundiaria_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/875/pl_no_058-2020-dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/877/pl_no_060-2020-_dispoe_sobre_a_contratacao_por_tempo_determinado_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/879/pl_no_062-2020-autoriza_o_poder_executivo_a_outorgar_concessao_onerosa_para_administracao_e.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/882/pl_no_064-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/880/pl_no_065-2020-dispoe_sobre_o_sistema_unico_de_assistencia_social_do_municipio_canaa_dos_car.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/506/pl_n_001-2019_reaj._e_repos._das_perdas...auxilio_alim._.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/511/pl_no_002-19_-_altera_e_acresce_dispositivos_a_l_5T1WLBO.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/510/pl_n_003-2019_-_concede_auxilio_financeiro_a_pmpa_.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/513/pl_no_04-19-altera_a_lei_municipal_no_799-17_que_8wplC5c.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/512/pl_n_005-2019_-_altera_dispos._lei_n_684-2015_fu_b3czxjA.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/514/pl_no_06-19-dispoe_sobre_a_alteracao_na_lei_orca_94zP8ts.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/518/pl_n_007-2019_-_alteracao_da_redacao_do_artigo_1_wUz4IaG.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/522/pl_no_008-19-dispoe_sobre_a_alteracao_na_lei_orc_qZKAks8.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/525/pl_n_009-2019_-_revisao_salarial_servidores_-_cmcc.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/529/pl_n_010-2019_-_altercao_loa_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/530/pl_n_011-2019_-_altera_art._1o_lei_830-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/538/pl_no_012-19-_dispoe_sobre_alteracao_da_lei_no_823-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/542/pl_n_013-2019_-_cursinho_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/541/pl._014-2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/545/pl_n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/546/pl_n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/547/pl_n_017-2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/550/pl_n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/556/pl_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/551/pl_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/552/pl_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/553/pl_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/557/pl_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/558/pl_n_024-2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/559/pl_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/560/pl_n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/580/pl_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/564/pl_n_029-2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/565/pl_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/575/pl_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/614/projeto_de_lei_no_33-2019_-_desapropriacao_de_ar_dTGPeDC.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/596/pl_n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/600/pl_n_035-2019_-_auxilio_alimenetacao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/576/pl_n_036-2019_revoga_disp._da_lei_m._245-a-2010__vcawBzB.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/582/pl_no_037-19-altera_as_disposicoes_da_lei_munici_ah1Klcr.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/577/pl_n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/579/pl_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/592/pl_no_041-19-dispoe_sobre_autorizacao_para_doacao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/591/pl_no_042-19-_dispoe_sobre_alteracao_na_lei_orca_C2c1xGE.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/612/pl_no_043-19-_dispoe_sobre_o_toponimo_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/605/pl_no_044-19-dispoe_sobre_o_toponimo_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/620/pl_no_045-19-dispoe_sobre_o_toponimo_dos_posto_d_6Jmp7KS.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/616/pl_no_046-19-dispoe_sobre_o_toponimo_do_posto_de_e4xJ9Zj.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/602/pl_no_047-19-dispoe_sobre_a_primeira_revisao_esp_bxZF12a.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/603/plno_048-19-declara_a_utilidade_publica_para_fin_mtR0AjV.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/606/pl_no_050-19-_dispoe_sobre_a_ampliacao_do_limite_YTEva2w.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/607/pl_n_051-2019_-_alt_item_anexo_i_da_lei_m_857-20_qnLlf4a.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/608/pl_n_052-2019_-_alt_item_anexo_iii_da_lei_m_858-_Jdm4TaR.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/609/pl_no_053-19-institui_o_servico_voluntario_no_am_08wERMp.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/628/pl_n_055-2019_-_consolida_e_delimita_os_limites__hmdqhC4.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/630/pl_n_057a-2019_-_aut_o_p_exec_mun_firmar_conv_c__JMkjirW.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/622/pl_no_058-19-revoga_expressamente_a_lei_municipa_ivPKLH7.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/623/pl_no_059-19-dispoe_sobre_a_desapropriacao_por_utilidade.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/624/pl_no_060-19-_declara_de_utilidade_publica_para__M1SNMv0.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/632/pl_n_061-2019_-_inst_e_disc_as_taxas_reg_do_pod__4cUiVqe.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/629/pl_n_062-19_-_autoriza_o_executivo_municipal_a_i_Lr2f8JX.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/633/pl_n_063-2019_-_declara_a_util_pub_p_fins_de_des_CML3klx.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/638/pl_n_064-2019_-_institui_o_codigo_tributario_do__DV4rksP.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/657/pl_n_067-2019_-.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/656/pl_n_068-2019_-_alteracao_acresc_e_revog_de_disp_A5FFhLX.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/654/pl_n_069-2019_-_dispoe_sobre_a_alteracao_do_inci_Rddbg1s.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/655/pl_n_070-2019_-_autoriza_o_poder_exec_a_firmar_c_hChZBzJ.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/658/pl_n_071-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/659/pl_n_072-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/660/pl_n_076-2019_-.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/661/pl_n_077-2019_-.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/662/pl_n_078-2019_incentivo_financeiro_do_prog._naci_lBcaX7s.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/665/pl_n_079-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/666/pl_n_080-2019_-_alteracao_pccr.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/667/pl_n_081-2019_-_melhoria_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/425/projeto_de_lei_n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/430/pl._n_030-2018_-.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/426/pl._n_031-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/427/pl_no_032-18_-_dispoe_sobre_a_alteracao_na_lei_o_NqaXeZq.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/428/pl._n_033-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/429/pl._n_034-2018_-.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/434/pl._n_035a-2018_-.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/439/pl._n_036a-2018_-.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/440/pl._n_037-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/441/pl._n_038-2018_-.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/444/pl._n_039-2018_-.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/450/pl._n_040-2018_-_T8EybKA.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/460/pl_no_041-18_altera_a_lei_753-2016.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2018/462/pl._n_042-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2010/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/./sapl/public/materialegislativa/2009/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H638"/>
+  <dimension ref="A1:H667"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -6445,16514 +6689,17268 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>94</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>27</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>47</v>
+        <v>116</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>36</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>52</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="H42" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="B46" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C46" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>73</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>78</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>212</v>
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="H50" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C51" t="s">
-        <v>216</v>
+        <v>91</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>124</v>
+        <v>195</v>
       </c>
       <c r="H51" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>97</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>201</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="B54" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C54" t="s">
-        <v>227</v>
+        <v>101</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>124</v>
+        <v>204</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>104</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="B56" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>108</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>112</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>80</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>115</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>215</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C59" t="s">
-        <v>246</v>
+        <v>119</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>80</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="B60" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C60" t="s">
-        <v>250</v>
+        <v>122</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="H60" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C61" t="s">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="B62" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>259</v>
+        <v>116</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>227</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>229</v>
       </c>
       <c r="B63" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>230</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>234</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>270</v>
+        <v>237</v>
       </c>
       <c r="B65" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C65" t="s">
-        <v>271</v>
+        <v>238</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>239</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="H65" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="B66" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C66" t="s">
-        <v>275</v>
+        <v>243</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>18</v>
+        <v>239</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>276</v>
+        <v>244</v>
       </c>
       <c r="H66" t="s">
-        <v>277</v>
+        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>278</v>
+        <v>246</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C67" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="H67" t="s">
-        <v>281</v>
+        <v>249</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="B68" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>251</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="H68" t="s">
-        <v>285</v>
+        <v>253</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="B69" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C69" t="s">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="H69" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>290</v>
+        <v>258</v>
       </c>
       <c r="B70" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>263</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="B72" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>302</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C73" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>304</v>
+        <v>272</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>274</v>
       </c>
       <c r="B74" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>275</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>308</v>
+        <v>276</v>
       </c>
       <c r="H74" t="s">
-        <v>309</v>
+        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>310</v>
+        <v>278</v>
       </c>
       <c r="B75" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C75" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C76" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>284</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>285</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>318</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C77" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>321</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>322</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C78" t="s">
-        <v>323</v>
+        <v>291</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>294</v>
       </c>
       <c r="B79" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C79" t="s">
-        <v>327</v>
+        <v>295</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
+      <c r="F79" t="s">
+        <v>296</v>
+      </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>299</v>
       </c>
       <c r="B80" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C80" t="s">
-        <v>331</v>
+        <v>300</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>332</v>
+        <v>80</v>
       </c>
       <c r="H80" t="s">
-        <v>333</v>
+        <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>334</v>
+        <v>302</v>
       </c>
       <c r="B81" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C81" t="s">
-        <v>335</v>
+        <v>303</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>336</v>
+        <v>53</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>337</v>
+        <v>304</v>
       </c>
       <c r="H81" t="s">
-        <v>338</v>
+        <v>305</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>339</v>
+        <v>306</v>
       </c>
       <c r="B82" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C82" t="s">
-        <v>340</v>
+        <v>307</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>341</v>
+        <v>308</v>
       </c>
       <c r="H82" t="s">
-        <v>342</v>
+        <v>309</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>310</v>
       </c>
       <c r="B83" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C83" t="s">
-        <v>344</v>
+        <v>311</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>345</v>
+        <v>80</v>
       </c>
       <c r="H83" t="s">
-        <v>346</v>
+        <v>312</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>347</v>
+        <v>313</v>
       </c>
       <c r="B84" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C84" t="s">
-        <v>348</v>
+        <v>314</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>349</v>
+        <v>315</v>
       </c>
       <c r="H84" t="s">
-        <v>350</v>
+        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>351</v>
+        <v>317</v>
       </c>
       <c r="B85" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C85" t="s">
-        <v>352</v>
+        <v>318</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>353</v>
+        <v>319</v>
       </c>
       <c r="H85" t="s">
-        <v>354</v>
+        <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>355</v>
+        <v>321</v>
       </c>
       <c r="B86" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C86" t="s">
-        <v>356</v>
+        <v>322</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>357</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>358</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>359</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C87" t="s">
-        <v>360</v>
+        <v>326</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>361</v>
+        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>362</v>
+        <v>327</v>
       </c>
       <c r="H87" t="s">
-        <v>363</v>
+        <v>328</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>329</v>
       </c>
       <c r="B88" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C88" t="s">
-        <v>365</v>
+        <v>330</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>366</v>
+        <v>331</v>
       </c>
       <c r="H88" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>368</v>
+        <v>333</v>
       </c>
       <c r="B89" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C89" t="s">
-        <v>369</v>
+        <v>334</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>370</v>
+        <v>335</v>
       </c>
       <c r="H89" t="s">
-        <v>371</v>
+        <v>336</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>372</v>
+        <v>337</v>
       </c>
       <c r="B90" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C90" t="s">
-        <v>373</v>
+        <v>338</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>374</v>
+        <v>339</v>
       </c>
       <c r="H90" t="s">
-        <v>375</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>376</v>
+        <v>341</v>
       </c>
       <c r="B91" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C91" t="s">
-        <v>377</v>
+        <v>342</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>69</v>
+        <v>343</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>378</v>
+        <v>344</v>
       </c>
       <c r="H91" t="s">
-        <v>379</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>380</v>
+        <v>346</v>
       </c>
       <c r="B92" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C92" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="H92" t="s">
-        <v>379</v>
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>383</v>
+        <v>350</v>
       </c>
       <c r="B93" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C93" t="s">
-        <v>384</v>
+        <v>351</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>385</v>
+        <v>352</v>
       </c>
       <c r="H93" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="B94" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C94" t="s">
-        <v>388</v>
+        <v>355</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>389</v>
+        <v>356</v>
       </c>
       <c r="H94" t="s">
-        <v>390</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>391</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C95" t="s">
-        <v>392</v>
+        <v>359</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>393</v>
+        <v>360</v>
       </c>
       <c r="H95" t="s">
-        <v>394</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>395</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C96" t="s">
-        <v>396</v>
+        <v>363</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>397</v>
+        <v>364</v>
       </c>
       <c r="H96" t="s">
-        <v>398</v>
+        <v>365</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>399</v>
+        <v>366</v>
       </c>
       <c r="B97" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C97" t="s">
-        <v>400</v>
+        <v>367</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>401</v>
+        <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>402</v>
+        <v>369</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>403</v>
+        <v>370</v>
       </c>
       <c r="B98" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C98" t="s">
-        <v>404</v>
+        <v>371</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>406</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>407</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C99" t="s">
-        <v>408</v>
+        <v>375</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>409</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>411</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C100" t="s">
-        <v>412</v>
+        <v>379</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>413</v>
+        <v>380</v>
       </c>
       <c r="H100" t="s">
-        <v>414</v>
+        <v>381</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
       <c r="B101" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C101" t="s">
-        <v>416</v>
+        <v>383</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="H101" t="s">
-        <v>418</v>
+        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>419</v>
+        <v>386</v>
       </c>
       <c r="B102" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
       <c r="C102" t="s">
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>421</v>
+        <v>388</v>
       </c>
       <c r="H102" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>423</v>
+        <v>390</v>
       </c>
       <c r="B103" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>391</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>425</v>
+        <v>53</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>426</v>
+        <v>392</v>
       </c>
       <c r="H103" t="s">
-        <v>427</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>428</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>395</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>429</v>
+        <v>396</v>
       </c>
       <c r="H104" t="s">
-        <v>430</v>
+        <v>397</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>431</v>
+        <v>398</v>
       </c>
       <c r="B105" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C105" t="s">
-        <v>22</v>
+        <v>399</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>434</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>435</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C106" t="s">
-        <v>26</v>
+        <v>403</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
       <c r="H106" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>438</v>
+        <v>406</v>
       </c>
       <c r="B107" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C107" t="s">
-        <v>30</v>
+        <v>407</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>439</v>
+        <v>408</v>
       </c>
       <c r="H107" t="s">
-        <v>440</v>
+        <v>409</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>441</v>
+        <v>410</v>
       </c>
       <c r="B108" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C108" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
-      <c r="F108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" s="1" t="s">
-        <v>443</v>
+        <v>412</v>
       </c>
       <c r="H108" t="s">
-        <v>444</v>
+        <v>413</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>445</v>
+        <v>414</v>
       </c>
       <c r="B109" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>415</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>446</v>
+        <v>416</v>
       </c>
       <c r="H109" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>448</v>
+        <v>418</v>
       </c>
       <c r="B110" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C110" t="s">
-        <v>42</v>
+        <v>419</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>69</v>
+        <v>420</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>449</v>
+        <v>421</v>
       </c>
       <c r="H110" t="s">
-        <v>450</v>
+        <v>422</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="B111" t="s">
+        <v>130</v>
+      </c>
+      <c r="C111" t="s">
         <v>424</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="H111" t="s">
-        <v>453</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="B112" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C112" t="s">
-        <v>51</v>
+        <v>428</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
       <c r="H112" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="B113" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C113" t="s">
-        <v>56</v>
+        <v>432</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>425</v>
+        <v>28</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>434</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="B114" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C114" t="s">
-        <v>60</v>
+        <v>436</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>442</v>
+        <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>438</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>439</v>
       </c>
       <c r="B115" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C115" t="s">
-        <v>64</v>
+        <v>440</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>464</v>
+        <v>441</v>
       </c>
       <c r="H115" t="s">
-        <v>465</v>
+        <v>442</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
       <c r="B116" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C116" t="s">
-        <v>68</v>
+        <v>444</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>69</v>
+        <v>445</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>467</v>
+        <v>446</v>
       </c>
       <c r="H116" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="B117" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C117" t="s">
-        <v>73</v>
+        <v>449</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="H117" t="s">
-        <v>471</v>
+        <v>451</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="B118" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C118" t="s">
-        <v>77</v>
+        <v>453</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="B119" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C119" t="s">
-        <v>81</v>
+        <v>457</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="H119" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="B120" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C120" t="s">
-        <v>85</v>
+        <v>461</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>425</v>
+        <v>28</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="H120" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>481</v>
+        <v>464</v>
       </c>
       <c r="B121" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C121" t="s">
-        <v>90</v>
+        <v>465</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>425</v>
+        <v>28</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="H121" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="B122" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C122" t="s">
-        <v>94</v>
+        <v>468</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>485</v>
+        <v>28</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="H122" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="B123" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C123" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="H123" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="B124" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C124" t="s">
-        <v>98</v>
+        <v>476</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="H124" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="B125" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C125" t="s">
-        <v>103</v>
+        <v>480</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="H125" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="B126" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C126" t="s">
-        <v>107</v>
+        <v>484</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="H126" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="B127" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C127" t="s">
-        <v>111</v>
+        <v>488</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="H127" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B128" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C128" t="s">
-        <v>115</v>
+        <v>492</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="H128" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
       <c r="B129" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C129" t="s">
-        <v>119</v>
+        <v>496</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>508</v>
+        <v>28</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
       <c r="H129" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="B130" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C130" t="s">
-        <v>123</v>
+        <v>500</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="H130" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B131" t="s">
-        <v>424</v>
+        <v>130</v>
       </c>
       <c r="C131" t="s">
-        <v>127</v>
+        <v>504</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="H131" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="B132" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C132" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="H132" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="B133" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C133" t="s">
         <v>134</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="H133" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B134" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C134" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="H134" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B135" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C135" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="H135" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="B136" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C136" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="H136" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="B137" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C137" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="H137" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C138" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>525</v>
+        <v>28</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="H138" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="B139" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C139" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>541</v>
+        <v>28</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="H139" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="B140" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C140" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>545</v>
+        <v>28</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="H140" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="B141" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C141" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>549</v>
+        <v>28</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="H141" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B142" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C142" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>549</v>
+        <v>509</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="H142" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B143" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C143" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="H143" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="B144" t="s">
-        <v>424</v>
+        <v>508</v>
       </c>
       <c r="C144" t="s">
-        <v>559</v>
+        <v>57</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>485</v>
+        <v>28</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C145" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>564</v>
+        <v>28</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="H145" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="B146" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C146" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="H146" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="B147" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C147" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="H147" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="B148" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C148" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>432</v>
+        <v>239</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="H148" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="B149" t="s">
+        <v>508</v>
+      </c>
+      <c r="C149" t="s">
+        <v>185</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>509</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H149" t="s">
         <v>563</v>
-      </c>
-[...16 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="B150" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C150" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>432</v>
+        <v>509</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="H150" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="B151" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C151" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="H151" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="B152" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C152" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="H152" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="B153" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C153" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
       <c r="H153" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="B154" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C154" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="H154" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="B155" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C155" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="H155" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="B156" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C156" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>598</v>
+        <v>28</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="H156" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B157" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C157" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>602</v>
+        <v>28</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="H157" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
       <c r="B158" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C158" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="H158" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="B159" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C159" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="H159" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="B160" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C160" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>124</v>
+        <v>597</v>
       </c>
       <c r="H160" t="s">
-        <v>613</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>614</v>
+        <v>599</v>
       </c>
       <c r="B161" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C161" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>69</v>
+        <v>600</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="H161" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="B162" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C162" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="H162" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="B163" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C163" t="s">
-        <v>90</v>
+        <v>126</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>69</v>
+        <v>607</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="H163" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="B164" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C164" t="s">
-        <v>94</v>
+        <v>226</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="H164" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="B165" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C165" t="s">
-        <v>489</v>
+        <v>230</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>564</v>
+        <v>28</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="H165" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B166" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C166" t="s">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="H166" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="B167" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C167" t="s">
-        <v>103</v>
+        <v>238</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>69</v>
+        <v>607</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="H167" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="B168" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C168" t="s">
-        <v>107</v>
+        <v>243</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>155</v>
+        <v>623</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="H168" t="s">
-        <v>637</v>
+        <v>625</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B169" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C169" t="s">
-        <v>111</v>
+        <v>247</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>155</v>
+        <v>627</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="H169" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B170" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C170" t="s">
-        <v>115</v>
+        <v>251</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>69</v>
+        <v>631</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="H170" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="B171" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C171" t="s">
-        <v>119</v>
+        <v>255</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>69</v>
+        <v>631</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="H171" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="B172" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C172" t="s">
-        <v>123</v>
+        <v>259</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="H172" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="B173" t="s">
-        <v>563</v>
+        <v>508</v>
       </c>
       <c r="C173" t="s">
-        <v>127</v>
+        <v>641</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>69</v>
+        <v>568</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="H173" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="B174" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C174" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>564</v>
+        <v>646</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="H174" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="B175" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C175" t="s">
         <v>134</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="H175" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B176" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C176" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="H176" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="B177" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C177" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="H177" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="B178" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C178" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
       <c r="H178" t="s">
-        <v>667</v>
+        <v>660</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="B179" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C179" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="H179" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="B180" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C180" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="H180" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B181" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C181" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="H181" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="B182" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C182" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="H182" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C183" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="H183" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="B184" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C184" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="H184" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="B185" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C185" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>69</v>
+        <v>680</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="H185" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="B186" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C186" t="s">
-        <v>559</v>
+        <v>57</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>69</v>
+        <v>684</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="H186" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="B187" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C187" t="s">
-        <v>693</v>
+        <v>61</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>69</v>
+        <v>688</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="H187" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="B188" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C188" t="s">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>541</v>
+        <v>28</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>124</v>
+        <v>692</v>
       </c>
       <c r="H188" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B189" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C189" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>485</v>
+        <v>28</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>699</v>
+        <v>80</v>
       </c>
       <c r="H189" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="B190" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C190" t="s">
-        <v>187</v>
+        <v>73</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="H190" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="B191" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C191" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>508</v>
+        <v>28</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="H191" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="B192" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C192" t="s">
-        <v>203</v>
+        <v>78</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="H192" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="B193" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C193" t="s">
-        <v>207</v>
+        <v>83</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="H193" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="B194" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C194" t="s">
-        <v>211</v>
+        <v>87</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>69</v>
+        <v>646</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="H194" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="B195" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C195" t="s">
-        <v>717</v>
+        <v>91</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="H195" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="B196" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C196" t="s">
-        <v>721</v>
+        <v>94</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="H196" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="B197" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C197" t="s">
-        <v>725</v>
+        <v>97</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="H197" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="B198" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C198" t="s">
-        <v>729</v>
+        <v>101</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>69</v>
+        <v>239</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="H198" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="B199" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C199" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="H199" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="B200" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C200" t="s">
-        <v>219</v>
+        <v>108</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="H200" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="B201" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C201" t="s">
-        <v>223</v>
+        <v>112</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>432</v>
+        <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="H201" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="B202" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C202" t="s">
-        <v>227</v>
+        <v>115</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="H202" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="B203" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C203" t="s">
-        <v>230</v>
+        <v>119</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>432</v>
+        <v>646</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="H203" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="B204" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C204" t="s">
-        <v>234</v>
+        <v>122</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="H204" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="B205" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C205" t="s">
-        <v>238</v>
+        <v>126</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="H205" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="B206" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C206" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="H206" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="B207" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C207" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="H207" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="B208" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C208" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="H208" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="B209" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C209" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="H209" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="B210" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C210" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
       <c r="H210" t="s">
-        <v>767</v>
+        <v>758</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
       <c r="B211" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C211" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
       <c r="H211" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="B212" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="C212" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="H212" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="B213" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C213" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>776</v>
+        <v>28</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="H213" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="B214" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C214" t="s">
-        <v>17</v>
+        <v>259</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
       <c r="H214" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B215" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C215" t="s">
-        <v>22</v>
+        <v>641</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="H215" t="s">
-        <v>784</v>
+        <v>773</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
       <c r="B216" t="s">
+        <v>645</v>
+      </c>
+      <c r="C216" t="s">
         <v>775</v>
       </c>
-      <c r="C216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>508</v>
+        <v>28</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="H216" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="B217" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C217" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>425</v>
+        <v>623</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>789</v>
+        <v>80</v>
       </c>
       <c r="H217" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>791</v>
+        <v>780</v>
       </c>
       <c r="B218" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C218" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>155</v>
+        <v>568</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="H218" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="B219" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C219" t="s">
-        <v>38</v>
+        <v>271</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="H219" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="B220" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C220" t="s">
-        <v>42</v>
+        <v>283</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>69</v>
+        <v>590</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="H220" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="B221" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C221" t="s">
-        <v>46</v>
+        <v>287</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>564</v>
+        <v>28</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>124</v>
+        <v>790</v>
       </c>
       <c r="H221" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="B222" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C222" t="s">
-        <v>51</v>
+        <v>291</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="H222" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="B223" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C223" t="s">
-        <v>56</v>
+        <v>295</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="H223" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="B224" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C224" t="s">
-        <v>60</v>
+        <v>799</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>442</v>
+        <v>79</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="H224" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="B225" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C225" t="s">
-        <v>64</v>
+        <v>803</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="H225" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="B226" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C226" t="s">
-        <v>68</v>
+        <v>807</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>124</v>
+        <v>808</v>
       </c>
       <c r="H226" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="B227" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C227" t="s">
-        <v>73</v>
+        <v>811</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="H227" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="B228" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C228" t="s">
-        <v>77</v>
+        <v>300</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="H228" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="B229" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C229" t="s">
-        <v>81</v>
+        <v>303</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="H229" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="B230" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C230" t="s">
-        <v>85</v>
+        <v>307</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>124</v>
+        <v>821</v>
       </c>
       <c r="H230" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="B231" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C231" t="s">
-        <v>107</v>
+        <v>311</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="H231" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B232" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C232" t="s">
-        <v>111</v>
+        <v>314</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>69</v>
+        <v>516</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="H232" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="B233" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C233" t="s">
-        <v>115</v>
+        <v>318</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="H233" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B234" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C234" t="s">
-        <v>119</v>
+        <v>322</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="H234" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B235" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C235" t="s">
-        <v>123</v>
+        <v>326</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="H235" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B236" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C236" t="s">
-        <v>127</v>
+        <v>330</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="H236" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="B237" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C237" t="s">
-        <v>134</v>
+        <v>334</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="H237" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="B238" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C238" t="s">
-        <v>138</v>
+        <v>338</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="H238" t="s">
-        <v>796</v>
+        <v>846</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B239" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C239" t="s">
-        <v>142</v>
+        <v>342</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="H239" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B240" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C240" t="s">
-        <v>146</v>
+        <v>347</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="H240" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B241" t="s">
-        <v>775</v>
+        <v>645</v>
       </c>
       <c r="C241" t="s">
-        <v>150</v>
+        <v>351</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="H241" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>856</v>
+      </c>
+      <c r="B242" t="s">
+        <v>857</v>
+      </c>
+      <c r="C242" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>858</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="B242" t="s">
-[...14 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>861</v>
+      </c>
+      <c r="B243" t="s">
+        <v>857</v>
+      </c>
+      <c r="C243" t="s">
+        <v>134</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>28</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B243" t="s">
-[...14 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>864</v>
+      </c>
+      <c r="B244" t="s">
+        <v>857</v>
+      </c>
+      <c r="C244" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>28</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="B244" t="s">
-[...14 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>867</v>
+      </c>
+      <c r="B245" t="s">
+        <v>857</v>
+      </c>
+      <c r="C245" t="s">
+        <v>22</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>590</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="B245" t="s">
-[...14 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>870</v>
+      </c>
+      <c r="B246" t="s">
+        <v>857</v>
+      </c>
+      <c r="C246" t="s">
+        <v>27</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>509</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="B246" t="s">
-[...14 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>873</v>
+      </c>
+      <c r="B247" t="s">
+        <v>857</v>
+      </c>
+      <c r="C247" t="s">
+        <v>32</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>239</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="B247" t="s">
-[...14 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>876</v>
+      </c>
+      <c r="B248" t="s">
+        <v>857</v>
+      </c>
+      <c r="C248" t="s">
+        <v>36</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>28</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="B248" t="s">
-[...14 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>879</v>
+      </c>
+      <c r="B249" t="s">
+        <v>857</v>
+      </c>
+      <c r="C249" t="s">
+        <v>40</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>28</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B249" t="s">
-[...14 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>882</v>
+      </c>
+      <c r="B250" t="s">
+        <v>857</v>
+      </c>
+      <c r="C250" t="s">
+        <v>44</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>646</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H250" t="s">
         <v>883</v>
-      </c>
-[...19 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>884</v>
+      </c>
+      <c r="B251" t="s">
+        <v>857</v>
+      </c>
+      <c r="C251" t="s">
+        <v>48</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>28</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H251" t="s">
         <v>886</v>
-      </c>
-[...19 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>887</v>
+      </c>
+      <c r="B252" t="s">
+        <v>857</v>
+      </c>
+      <c r="C252" t="s">
+        <v>163</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>28</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H252" t="s">
         <v>889</v>
-      </c>
-[...19 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>890</v>
+      </c>
+      <c r="B253" t="s">
+        <v>857</v>
+      </c>
+      <c r="C253" t="s">
+        <v>52</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>79</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B253" t="s">
-[...14 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>893</v>
+      </c>
+      <c r="B254" t="s">
+        <v>857</v>
+      </c>
+      <c r="C254" t="s">
+        <v>57</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>28</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="B254" t="s">
-[...14 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>896</v>
+      </c>
+      <c r="B255" t="s">
+        <v>857</v>
+      </c>
+      <c r="C255" t="s">
+        <v>61</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>28</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H255" t="s">
         <v>897</v>
-      </c>
-[...19 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>898</v>
+      </c>
+      <c r="B256" t="s">
+        <v>857</v>
+      </c>
+      <c r="C256" t="s">
+        <v>65</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>28</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H256" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>901</v>
+      </c>
+      <c r="B257" t="s">
+        <v>857</v>
+      </c>
+      <c r="C257" t="s">
+        <v>69</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>28</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H257" t="s">
         <v>903</v>
-      </c>
-[...19 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>904</v>
+      </c>
+      <c r="B258" t="s">
+        <v>857</v>
+      </c>
+      <c r="C258" t="s">
+        <v>73</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>28</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H258" t="s">
         <v>906</v>
-      </c>
-[...19 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="B259" t="s">
-        <v>775</v>
+        <v>857</v>
       </c>
       <c r="C259" t="s">
-        <v>725</v>
+        <v>185</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>910</v>
+        <v>80</v>
       </c>
       <c r="H259" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B260" t="s">
-        <v>775</v>
+        <v>857</v>
       </c>
       <c r="C260" t="s">
-        <v>729</v>
+        <v>97</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="H260" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B261" t="s">
-        <v>775</v>
+        <v>857</v>
       </c>
       <c r="C261" t="s">
-        <v>216</v>
+        <v>101</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="H261" t="s">
-        <v>815</v>
+        <v>914</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>915</v>
+      </c>
+      <c r="B262" t="s">
+        <v>857</v>
+      </c>
+      <c r="C262" t="s">
+        <v>104</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>28</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H262" t="s">
         <v>917</v>
-      </c>
-[...19 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>918</v>
+      </c>
+      <c r="B263" t="s">
+        <v>857</v>
+      </c>
+      <c r="C263" t="s">
+        <v>108</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>28</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H263" t="s">
         <v>920</v>
-      </c>
-[...19 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B264" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C264" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="H264" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="B265" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C265" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>442</v>
+        <v>28</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="H265" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="B266" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C266" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="H266" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B267" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C267" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="H267" t="s">
-        <v>935</v>
+        <v>878</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="B268" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C268" t="s">
-        <v>34</v>
+        <v>226</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="H268" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="B269" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C269" t="s">
-        <v>38</v>
+        <v>230</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="H269" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B270" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C270" t="s">
-        <v>42</v>
+        <v>234</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="H270" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="B271" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C271" t="s">
-        <v>46</v>
+        <v>238</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="H271" t="s">
-        <v>867</v>
+        <v>943</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>944</v>
+      </c>
+      <c r="B272" t="s">
+        <v>857</v>
+      </c>
+      <c r="C272" t="s">
+        <v>243</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>28</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H272" t="s">
         <v>946</v>
-      </c>
-[...19 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>947</v>
+      </c>
+      <c r="B273" t="s">
+        <v>857</v>
+      </c>
+      <c r="C273" t="s">
+        <v>247</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>28</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H273" t="s">
         <v>949</v>
-      </c>
-[...19 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>950</v>
+      </c>
+      <c r="B274" t="s">
+        <v>857</v>
+      </c>
+      <c r="C274" t="s">
+        <v>251</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>28</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H274" t="s">
         <v>952</v>
-      </c>
-[...19 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>953</v>
+      </c>
+      <c r="B275" t="s">
+        <v>857</v>
+      </c>
+      <c r="C275" t="s">
+        <v>255</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>28</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H275" t="s">
         <v>955</v>
-      </c>
-[...19 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>956</v>
+      </c>
+      <c r="B276" t="s">
+        <v>857</v>
+      </c>
+      <c r="C276" t="s">
+        <v>259</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>28</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H276" t="s">
         <v>958</v>
-      </c>
-[...19 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>959</v>
+      </c>
+      <c r="B277" t="s">
+        <v>857</v>
+      </c>
+      <c r="C277" t="s">
+        <v>641</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>28</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H277" t="s">
         <v>961</v>
-      </c>
-[...19 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>962</v>
+      </c>
+      <c r="B278" t="s">
+        <v>857</v>
+      </c>
+      <c r="C278" t="s">
+        <v>775</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>28</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H278" t="s">
         <v>964</v>
-      </c>
-[...19 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>965</v>
+      </c>
+      <c r="B279" t="s">
+        <v>857</v>
+      </c>
+      <c r="C279" t="s">
+        <v>263</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>28</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H279" t="s">
         <v>967</v>
-      </c>
-[...19 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>968</v>
+      </c>
+      <c r="B280" t="s">
+        <v>857</v>
+      </c>
+      <c r="C280" t="s">
+        <v>267</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>28</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H280" t="s">
         <v>970</v>
-      </c>
-[...19 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="B281" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C281" t="s">
-        <v>90</v>
+        <v>271</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>425</v>
+        <v>28</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>974</v>
+        <v>80</v>
       </c>
       <c r="H281" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="B282" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C282" t="s">
-        <v>94</v>
+        <v>279</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>977</v>
+        <v>28</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="H282" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="B283" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C283" t="s">
-        <v>489</v>
+        <v>283</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
+        <v>28</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="G283" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H283" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="B284" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C284" t="s">
-        <v>98</v>
+        <v>287</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>508</v>
+        <v>28</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="H284" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="B285" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C285" t="s">
-        <v>103</v>
+        <v>291</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="H285" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="B286" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C286" t="s">
-        <v>107</v>
+        <v>295</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>508</v>
+        <v>28</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="H286" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="B287" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C287" t="s">
-        <v>111</v>
+        <v>803</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="H287" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="B288" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C288" t="s">
-        <v>115</v>
+        <v>807</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="H288" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="B289" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C289" t="s">
-        <v>119</v>
+        <v>811</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="H289" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="B290" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C290" t="s">
-        <v>123</v>
+        <v>300</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="H290" t="s">
-        <v>1003</v>
+        <v>897</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="B291" t="s">
-        <v>921</v>
+        <v>857</v>
       </c>
       <c r="C291" t="s">
-        <v>127</v>
+        <v>303</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="H291" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="B292" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C292" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>155</v>
+        <v>590</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="H292" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="B293" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C293" t="s">
         <v>134</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>155</v>
+        <v>79</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="H293" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="B294" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C294" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="H294" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="B295" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C295" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="H295" t="s">
-        <v>815</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="B296" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C296" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>485</v>
+        <v>28</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="H296" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="B297" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C297" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>776</v>
+        <v>28</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="H297" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="B298" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C298" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="H298" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="B299" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C299" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="H299" t="s">
-        <v>1029</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="B300" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C300" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="H300" t="s">
-        <v>1032</v>
+        <v>949</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="B301" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C301" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="H301" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="B302" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C302" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="H302" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="B303" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C303" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="H303" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="B304" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C304" t="s">
-        <v>559</v>
+        <v>57</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>69</v>
+        <v>568</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="H304" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="B305" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C305" t="s">
-        <v>693</v>
+        <v>61</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="H305" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="B306" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C306" t="s">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="H306" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="B307" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C307" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>776</v>
+        <v>28</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="H307" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="B308" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C308" t="s">
-        <v>187</v>
+        <v>73</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>776</v>
+        <v>28</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="H308" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="B309" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C309" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>776</v>
+        <v>28</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="H309" t="s">
-        <v>778</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="B310" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C310" t="s">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>776</v>
+        <v>509</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="H310" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="B311" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C311" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>69</v>
+        <v>1059</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="H311" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="B312" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="C312" t="s">
-        <v>203</v>
+        <v>87</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>69</v>
+        <v>1059</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="H312" t="s">
-        <v>988</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C313" t="s">
+        <v>91</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>590</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H313" t="s">
         <v>1067</v>
-      </c>
-[...19 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C314" t="s">
+        <v>94</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>28</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H314" t="s">
         <v>1070</v>
-      </c>
-[...19 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C315" t="s">
+        <v>97</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>590</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H315" t="s">
         <v>1073</v>
-      </c>
-[...19 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="B316" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C316" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
+        <v>28</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="G316" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H316" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="B317" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C317" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="H317" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="B318" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C318" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="H318" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="B319" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C319" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>1087</v>
+        <v>28</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="H319" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="B320" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C320" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="H320" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="B321" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C321" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
-        <v>1094</v>
+        <v>239</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="H321" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="B322" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C322" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>1075</v>
+        <v>239</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="H322" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="B323" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C323" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="H323" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="B324" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C324" t="s">
-        <v>51</v>
+        <v>226</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="H324" t="s">
-        <v>988</v>
+        <v>897</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="B325" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C325" t="s">
-        <v>56</v>
+        <v>230</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>1075</v>
+        <v>568</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>124</v>
+        <v>1101</v>
       </c>
       <c r="H325" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="B326" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C326" t="s">
-        <v>60</v>
+        <v>234</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>1075</v>
+        <v>858</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="H326" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="B327" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C327" t="s">
-        <v>64</v>
+        <v>238</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="H327" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="B328" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C328" t="s">
-        <v>68</v>
+        <v>243</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="H328" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="B329" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C329" t="s">
-        <v>73</v>
+        <v>247</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="H329" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="B330" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C330" t="s">
-        <v>77</v>
+        <v>251</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
       <c r="H330" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="B331" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C331" t="s">
-        <v>81</v>
+        <v>255</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>124</v>
+        <v>1119</v>
       </c>
       <c r="H331" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="B332" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C332" t="s">
-        <v>85</v>
+        <v>259</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="H332" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="B333" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C333" t="s">
-        <v>90</v>
+        <v>641</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="H333" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="B334" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C334" t="s">
-        <v>94</v>
+        <v>775</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="H334" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="B335" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C335" t="s">
-        <v>489</v>
+        <v>263</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="H335" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="B336" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C336" t="s">
-        <v>98</v>
+        <v>267</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>1075</v>
+        <v>858</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="H336" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="B337" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C337" t="s">
-        <v>103</v>
+        <v>271</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>1075</v>
+        <v>858</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="H337" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="B338" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C338" t="s">
-        <v>107</v>
+        <v>275</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>1075</v>
+        <v>858</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="H338" t="s">
-        <v>1144</v>
+        <v>860</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="B339" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C339" t="s">
-        <v>111</v>
+        <v>279</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>1094</v>
+        <v>858</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="H339" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="B340" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C340" t="s">
-        <v>115</v>
+        <v>283</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="H340" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="B341" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C341" t="s">
-        <v>119</v>
+        <v>287</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="H341" t="s">
-        <v>1153</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="B342" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C342" t="s">
-        <v>123</v>
+        <v>291</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>1075</v>
+        <v>28</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="H342" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="B343" t="s">
-        <v>1074</v>
+        <v>1003</v>
       </c>
       <c r="C343" t="s">
-        <v>127</v>
+        <v>799</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>1075</v>
+        <v>509</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="H343" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="B344" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C344" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="H344" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="B345" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C345" t="s">
         <v>134</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="H345" t="s">
-        <v>1132</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C346" t="s">
+        <v>17</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H346" t="s">
         <v>1165</v>
-      </c>
-[...19 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="B347" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C347" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="H347" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C348" t="s">
+        <v>27</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H348" t="s">
         <v>1171</v>
-      </c>
-[...19 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C349" t="s">
+        <v>32</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H349" t="s">
         <v>1174</v>
-      </c>
-[...19 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C350" t="s">
+        <v>36</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
         <v>1176</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="H350" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1179</v>
       </c>
       <c r="B351" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C351" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="H351" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1182</v>
       </c>
       <c r="B352" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C352" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="H352" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1185</v>
       </c>
       <c r="B353" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C353" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="H353" t="s">
-        <v>1187</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C354" t="s">
+        <v>163</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H354" t="s">
         <v>1188</v>
-      </c>
-[...19 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C355" t="s">
+        <v>52</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G355" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="B355" t="s">
-[...14 lines deleted...]
-      <c r="G355" s="1" t="s">
+      <c r="H355" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C356" t="s">
+        <v>57</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G356" s="1" t="s">
         <v>1193</v>
       </c>
-      <c r="B356" t="s">
-[...14 lines deleted...]
-      <c r="G356" s="1" t="s">
+      <c r="H356" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C357" t="s">
+        <v>61</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="B357" t="s">
-[...11 lines deleted...]
-      <c r="F357" t="s">
+      <c r="H357" t="s">
         <v>1197</v>
-      </c>
-[...4 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C358" t="s">
+        <v>65</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H358" t="s">
         <v>1200</v>
-      </c>
-[...19 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="B359" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C359" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1205</v>
+        <v>1202</v>
       </c>
       <c r="H359" t="s">
-        <v>1206</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="B360" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C360" t="s">
-        <v>187</v>
+        <v>73</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1208</v>
+        <v>80</v>
       </c>
       <c r="H360" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="B361" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C361" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="H361" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="B362" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C362" t="s">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="H362" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="B363" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C363" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="H363" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="B364" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C364" t="s">
-        <v>203</v>
+        <v>87</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="H364" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="B365" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C365" t="s">
-        <v>207</v>
+        <v>91</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="H365" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="B366" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C366" t="s">
-        <v>211</v>
+        <v>94</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="H366" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="B367" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C367" t="s">
-        <v>717</v>
+        <v>97</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="H367" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="B368" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C368" t="s">
-        <v>721</v>
+        <v>101</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368" t="s">
         <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>1075</v>
+        <v>1176</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="H368" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="B369" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C369" t="s">
-        <v>725</v>
+        <v>104</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369" t="s">
         <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="H369" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="B370" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C370" t="s">
-        <v>729</v>
+        <v>108</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="H370" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="B371" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C371" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="H371" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="B372" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C372" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="D372" t="s">
         <v>11</v>
       </c>
       <c r="E372" t="s">
         <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
       <c r="H372" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="B373" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C373" t="s">
-        <v>223</v>
+        <v>119</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>124</v>
+        <v>1243</v>
       </c>
       <c r="H373" t="s">
-        <v>1175</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="B374" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C374" t="s">
-        <v>227</v>
+        <v>122</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>1094</v>
+        <v>1157</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="H374" t="s">
-        <v>1023</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C375" t="s">
+        <v>126</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H375" t="s">
         <v>1249</v>
-      </c>
-[...19 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C376" t="s">
+        <v>226</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H376" t="s">
         <v>1252</v>
-      </c>
-[...19 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C377" t="s">
+        <v>230</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H377" t="s">
         <v>1255</v>
-      </c>
-[...19 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1256</v>
       </c>
       <c r="B378" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C378" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G378" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H378" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1258</v>
       </c>
       <c r="B379" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C379" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="H379" t="s">
-        <v>1239</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B380" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C380" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>1094</v>
+        <v>1157</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>124</v>
+        <v>1262</v>
       </c>
       <c r="H380" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B381" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C381" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>124</v>
+        <v>1265</v>
       </c>
       <c r="H381" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="B382" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="C382" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>124</v>
+        <v>1268</v>
       </c>
       <c r="H382" t="s">
-        <v>1175</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B383" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C383" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1267</v>
+        <v>80</v>
       </c>
       <c r="H383" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="B384" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C384" t="s">
-        <v>17</v>
+        <v>259</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="H384" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="B385" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C385" t="s">
-        <v>22</v>
+        <v>641</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="H385" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="B386" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C386" t="s">
-        <v>26</v>
+        <v>775</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>1075</v>
+        <v>1279</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="H386" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="B387" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C387" t="s">
-        <v>30</v>
+        <v>263</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>1075</v>
+        <v>1283</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="H387" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="B388" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C388" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="H388" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="B389" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C389" t="s">
-        <v>38</v>
+        <v>271</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="H389" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="B390" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C390" t="s">
-        <v>42</v>
+        <v>275</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="H390" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="B391" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C391" t="s">
-        <v>46</v>
+        <v>279</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>1291</v>
+        <v>1157</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="H391" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="B392" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C392" t="s">
-        <v>51</v>
+        <v>283</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="H392" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="B393" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C393" t="s">
-        <v>56</v>
+        <v>287</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="H393" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="B394" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C394" t="s">
-        <v>60</v>
+        <v>291</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="H394" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="B395" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C395" t="s">
-        <v>64</v>
+        <v>295</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="H395" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B396" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C396" t="s">
-        <v>68</v>
+        <v>799</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="H396" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="B397" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C397" t="s">
-        <v>73</v>
+        <v>803</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397" t="s">
         <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>1201</v>
+        <v>1157</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="H397" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="B398" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C398" t="s">
-        <v>77</v>
+        <v>807</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398" t="s">
         <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="H398" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="B399" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C399" t="s">
-        <v>81</v>
+        <v>811</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399" t="s">
         <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="H399" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="B400" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C400" t="s">
-        <v>85</v>
+        <v>300</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400" t="s">
         <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="H400" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="B401" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C401" t="s">
-        <v>90</v>
+        <v>303</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="H401" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="B402" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C402" t="s">
-        <v>94</v>
+        <v>307</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1325</v>
+        <v>80</v>
       </c>
       <c r="H402" t="s">
-        <v>1326</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B403" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C403" t="s">
-        <v>489</v>
+        <v>311</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>1075</v>
+        <v>1176</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="H403" t="s">
-        <v>1329</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B404" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C404" t="s">
-        <v>98</v>
+        <v>314</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="H404" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B405" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C405" t="s">
-        <v>103</v>
+        <v>318</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405" t="s">
         <v>12</v>
       </c>
       <c r="F405" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="H405" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B406" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C406" t="s">
-        <v>107</v>
+        <v>322</v>
       </c>
       <c r="D406" t="s">
         <v>11</v>
       </c>
       <c r="E406" t="s">
         <v>12</v>
       </c>
       <c r="F406" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1337</v>
+        <v>80</v>
       </c>
       <c r="H406" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C407" t="s">
+        <v>326</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B407" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H407" t="s">
-        <v>1341</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1342</v>
+        <v>1340</v>
       </c>
       <c r="B408" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C408" t="s">
-        <v>115</v>
+        <v>330</v>
       </c>
       <c r="D408" t="s">
         <v>11</v>
       </c>
       <c r="E408" t="s">
         <v>12</v>
       </c>
       <c r="F408" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
       <c r="H408" t="s">
-        <v>1344</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="B409" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C409" t="s">
-        <v>119</v>
+        <v>334</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>1075</v>
+        <v>1176</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1346</v>
+        <v>80</v>
       </c>
       <c r="H409" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="B410" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C410" t="s">
-        <v>127</v>
+        <v>338</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1349</v>
+        <v>80</v>
       </c>
       <c r="H410" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="B411" t="s">
-        <v>1266</v>
+        <v>1156</v>
       </c>
       <c r="C411" t="s">
-        <v>131</v>
+        <v>342</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1352</v>
+        <v>80</v>
       </c>
       <c r="H411" t="s">
-        <v>1353</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="B412" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C412" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>124</v>
+        <v>1349</v>
       </c>
       <c r="H412" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="B413" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C413" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="H413" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="B414" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C414" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="H414" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1363</v>
+        <v>1357</v>
       </c>
       <c r="B415" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C415" t="s">
-        <v>146</v>
+        <v>22</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="H415" t="s">
-        <v>1365</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="B416" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C416" t="s">
-        <v>150</v>
+        <v>27</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416" t="s">
         <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>1094</v>
+        <v>1157</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1367</v>
+        <v>1361</v>
       </c>
       <c r="H416" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="B417" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C417" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417" t="s">
         <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="H417" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
       <c r="B418" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C418" t="s">
-        <v>159</v>
+        <v>36</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
       <c r="H418" t="s">
-        <v>1374</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
       <c r="B419" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C419" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="H419" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="B420" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C420" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="H420" t="s">
-        <v>1320</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
       <c r="B421" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C421" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>124</v>
+        <v>1377</v>
       </c>
       <c r="H421" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="B422" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C422" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>1291</v>
+        <v>1157</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="H422" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="B423" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C423" t="s">
-        <v>559</v>
+        <v>52</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="H423" t="s">
-        <v>1387</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
       <c r="B424" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C424" t="s">
-        <v>693</v>
+        <v>57</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>1389</v>
+        <v>1157</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="H424" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="B425" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C425" t="s">
-        <v>179</v>
+        <v>61</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>212</v>
+        <v>1157</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="H425" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="B426" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C426" t="s">
-        <v>183</v>
+        <v>65</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>1396</v>
+        <v>1283</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="H426" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="B427" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C427" t="s">
-        <v>187</v>
+        <v>69</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427" t="s">
         <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>1400</v>
+        <v>1157</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1401</v>
+        <v>1395</v>
       </c>
       <c r="H427" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="B428" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C428" t="s">
-        <v>191</v>
+        <v>73</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428" t="s">
         <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1404</v>
+        <v>1398</v>
       </c>
       <c r="H428" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="B429" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C429" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429" t="s">
         <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="H429" t="s">
-        <v>1175</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="B430" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C430" t="s">
-        <v>203</v>
+        <v>78</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430" t="s">
         <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="H430" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
       <c r="B431" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C431" t="s">
-        <v>207</v>
+        <v>83</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431" t="s">
         <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="H431" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
       <c r="B432" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C432" t="s">
-        <v>211</v>
+        <v>87</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="H432" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
       <c r="B433" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C433" t="s">
-        <v>717</v>
+        <v>91</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="H433" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="B434" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C434" t="s">
-        <v>721</v>
+        <v>94</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>124</v>
+        <v>1416</v>
       </c>
       <c r="H434" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
       <c r="B435" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C435" t="s">
-        <v>725</v>
+        <v>97</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435" t="s">
         <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="H435" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="B436" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C436" t="s">
-        <v>729</v>
+        <v>101</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>124</v>
+        <v>1422</v>
       </c>
       <c r="H436" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="B437" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C437" t="s">
-        <v>216</v>
+        <v>104</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="H437" t="s">
-        <v>1429</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="B438" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C438" t="s">
-        <v>219</v>
+        <v>108</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1431</v>
+        <v>1428</v>
       </c>
       <c r="H438" t="s">
-        <v>1432</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1433</v>
+        <v>1430</v>
       </c>
       <c r="B439" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C439" t="s">
-        <v>223</v>
+        <v>115</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1434</v>
+        <v>1431</v>
       </c>
       <c r="H439" t="s">
-        <v>1435</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1436</v>
+        <v>1433</v>
       </c>
       <c r="B440" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C440" t="s">
-        <v>227</v>
+        <v>119</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
       <c r="H440" t="s">
-        <v>1438</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1439</v>
+        <v>1436</v>
       </c>
       <c r="B441" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C441" t="s">
-        <v>230</v>
+        <v>122</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1440</v>
+        <v>80</v>
       </c>
       <c r="H441" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="B442" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C442" t="s">
-        <v>234</v>
+        <v>126</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1443</v>
+        <v>1439</v>
       </c>
       <c r="H442" t="s">
-        <v>1444</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1445</v>
+        <v>1441</v>
       </c>
       <c r="B443" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C443" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>1360</v>
+        <v>1442</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
       <c r="H443" t="s">
-        <v>1175</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C444" t="s">
+        <v>230</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H444" t="s">
         <v>1447</v>
-      </c>
-[...19 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C445" t="s">
+        <v>234</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H445" t="s">
         <v>1450</v>
-      </c>
-[...19 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C446" t="s">
+        <v>238</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="B446" t="s">
-[...14 lines deleted...]
-      <c r="G446" s="1" t="s">
+      <c r="H446" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C447" t="s">
+        <v>243</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G447" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="B447" t="s">
-[...14 lines deleted...]
-      <c r="G447" s="1" t="s">
+      <c r="H447" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C448" t="s">
+        <v>247</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G448" s="1" t="s">
         <v>1458</v>
       </c>
-      <c r="B448" t="s">
-[...14 lines deleted...]
-      <c r="G448" s="1" t="s">
+      <c r="H448" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C449" t="s">
+        <v>251</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G449" s="1" t="s">
         <v>1461</v>
       </c>
-      <c r="B449" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H449" t="s">
-        <v>1463</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1464</v>
+        <v>1462</v>
       </c>
       <c r="B450" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C450" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>1360</v>
+        <v>1442</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1465</v>
+        <v>80</v>
       </c>
       <c r="H450" t="s">
-        <v>1047</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C451" t="s">
+        <v>259</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H451" t="s">
         <v>1466</v>
-      </c>
-[...19 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C452" t="s">
+        <v>641</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H452" t="s">
         <v>1469</v>
-      </c>
-[...19 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C453" t="s">
+        <v>775</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
         <v>1471</v>
-      </c>
-[...13 lines deleted...]
-        <v>1360</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="H453" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>1474</v>
       </c>
       <c r="B454" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C454" t="s">
-        <v>299</v>
+        <v>263</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>1075</v>
+        <v>296</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="H454" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
         <v>1477</v>
       </c>
       <c r="B455" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C455" t="s">
-        <v>303</v>
+        <v>267</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>1075</v>
+        <v>1478</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H455" t="s">
-        <v>1175</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B456" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C456" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>1075</v>
+        <v>1482</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="H456" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="B457" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="C457" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="H457" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="B458" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C458" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="H458" t="s">
-        <v>1487</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B459" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C459" t="s">
-        <v>17</v>
+        <v>287</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>1400</v>
+        <v>1442</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="H459" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B460" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C460" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460" t="s">
         <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>1197</v>
+        <v>1442</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="H460" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B461" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C461" t="s">
-        <v>26</v>
+        <v>295</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461" t="s">
         <v>12</v>
       </c>
       <c r="F461" t="s">
-        <v>1495</v>
+        <v>1442</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H461" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B462" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C462" t="s">
-        <v>30</v>
+        <v>799</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462" t="s">
         <v>12</v>
       </c>
       <c r="F462" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="H462" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B463" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C463" t="s">
-        <v>34</v>
+        <v>803</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463" t="s">
         <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>1201</v>
+        <v>1157</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1502</v>
+        <v>80</v>
       </c>
       <c r="H463" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
         <v>1504</v>
       </c>
       <c r="B464" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C464" t="s">
-        <v>38</v>
+        <v>807</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>12</v>
       </c>
       <c r="F464" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="H464" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
         <v>1507</v>
       </c>
       <c r="B465" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C465" t="s">
-        <v>42</v>
+        <v>811</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465" t="s">
         <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G465" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H465" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C466" t="s">
+        <v>300</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="B466" t="s">
-[...14 lines deleted...]
-      <c r="G466" s="1" t="s">
+      <c r="H466" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C467" t="s">
+        <v>303</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1513</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H467" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
         <v>1515</v>
       </c>
       <c r="B468" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C468" t="s">
-        <v>56</v>
+        <v>307</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468" t="s">
         <v>12</v>
       </c>
       <c r="F468" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1516</v>
       </c>
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C469" t="s">
+        <v>311</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1519</v>
       </c>
-      <c r="B469" t="s">
-[...11 lines deleted...]
-      <c r="F469" t="s">
+      <c r="H469" t="s">
         <v>1520</v>
-      </c>
-[...4 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C470" t="s">
+        <v>314</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H470" t="s">
         <v>1523</v>
-      </c>
-[...19 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C471" t="s">
+        <v>318</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H471" t="s">
         <v>1526</v>
-      </c>
-[...19 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1529</v>
+        <v>1527</v>
       </c>
       <c r="B472" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C472" t="s">
-        <v>73</v>
+        <v>322</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>1360</v>
+        <v>1442</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1530</v>
+        <v>1528</v>
       </c>
       <c r="H472" t="s">
-        <v>1531</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
       <c r="B473" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C473" t="s">
-        <v>77</v>
+        <v>326</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473" t="s">
         <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1533</v>
+        <v>1530</v>
       </c>
       <c r="H473" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="B474" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C474" t="s">
-        <v>81</v>
+        <v>330</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474" t="s">
         <v>12</v>
       </c>
       <c r="F474" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1536</v>
+        <v>80</v>
       </c>
       <c r="H474" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="B475" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C475" t="s">
-        <v>85</v>
+        <v>338</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475" t="s">
         <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
       <c r="H475" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="B476" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C476" t="s">
-        <v>90</v>
+        <v>342</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476" t="s">
         <v>12</v>
       </c>
       <c r="F476" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
       <c r="H476" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1544</v>
+        <v>1540</v>
       </c>
       <c r="B477" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C477" t="s">
-        <v>94</v>
+        <v>347</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477" t="s">
         <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1545</v>
+        <v>1541</v>
       </c>
       <c r="H477" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1547</v>
+        <v>1543</v>
       </c>
       <c r="B478" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C478" t="s">
-        <v>489</v>
+        <v>351</v>
       </c>
       <c r="D478" t="s">
         <v>11</v>
       </c>
       <c r="E478" t="s">
         <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="H478" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="B479" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C479" t="s">
-        <v>98</v>
+        <v>355</v>
       </c>
       <c r="D479" t="s">
         <v>11</v>
       </c>
       <c r="E479" t="s">
         <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
       <c r="H479" t="s">
-        <v>1552</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
       <c r="B480" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C480" t="s">
-        <v>103</v>
+        <v>359</v>
       </c>
       <c r="D480" t="s">
         <v>11</v>
       </c>
       <c r="E480" t="s">
         <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1554</v>
+        <v>1549</v>
       </c>
       <c r="H480" t="s">
-        <v>1552</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
       <c r="B481" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C481" t="s">
-        <v>107</v>
+        <v>375</v>
       </c>
       <c r="D481" t="s">
         <v>11</v>
       </c>
       <c r="E481" t="s">
         <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="H481" t="s">
-        <v>1557</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="B482" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C482" t="s">
-        <v>111</v>
+        <v>379</v>
       </c>
       <c r="D482" t="s">
         <v>11</v>
       </c>
       <c r="E482" t="s">
         <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="H482" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="B483" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C483" t="s">
-        <v>115</v>
+        <v>383</v>
       </c>
       <c r="D483" t="s">
         <v>11</v>
       </c>
       <c r="E483" t="s">
         <v>12</v>
       </c>
       <c r="F483" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="H483" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="B484" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C484" t="s">
-        <v>119</v>
+        <v>387</v>
       </c>
       <c r="D484" t="s">
         <v>11</v>
       </c>
       <c r="E484" t="s">
         <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
       <c r="H484" t="s">
-        <v>1566</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="B485" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C485" t="s">
-        <v>123</v>
+        <v>391</v>
       </c>
       <c r="D485" t="s">
         <v>11</v>
       </c>
       <c r="E485" t="s">
         <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="H485" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="B486" t="s">
-        <v>1485</v>
+        <v>1348</v>
       </c>
       <c r="C486" t="s">
-        <v>127</v>
+        <v>395</v>
       </c>
       <c r="D486" t="s">
         <v>11</v>
       </c>
       <c r="E486" t="s">
         <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>1197</v>
+        <v>1157</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="H486" t="s">
-        <v>1572</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1573</v>
+        <v>1566</v>
       </c>
       <c r="B487" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C487" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D487" t="s">
         <v>11</v>
       </c>
       <c r="E487" t="s">
         <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1574</v>
+        <v>1568</v>
       </c>
       <c r="H487" t="s">
-        <v>1575</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1576</v>
+        <v>1570</v>
       </c>
       <c r="B488" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C488" t="s">
         <v>134</v>
       </c>
       <c r="D488" t="s">
         <v>11</v>
       </c>
       <c r="E488" t="s">
         <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>1075</v>
+        <v>1482</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1577</v>
+        <v>1571</v>
       </c>
       <c r="H488" t="s">
-        <v>1578</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1579</v>
+        <v>1573</v>
       </c>
       <c r="B489" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C489" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D489" t="s">
         <v>11</v>
       </c>
       <c r="E489" t="s">
         <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>1075</v>
+        <v>1279</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1580</v>
+        <v>1574</v>
       </c>
       <c r="H489" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="B490" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C490" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D490" t="s">
         <v>11</v>
       </c>
       <c r="E490" t="s">
         <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>1075</v>
+        <v>1577</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="H490" t="s">
-        <v>1047</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
       <c r="B491" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C491" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D491" t="s">
         <v>11</v>
       </c>
       <c r="E491" t="s">
         <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="H491" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="B492" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C492" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="D492" t="s">
         <v>11</v>
       </c>
       <c r="E492" t="s">
         <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>1075</v>
+        <v>1283</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="H492" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="B493" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C493" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="D493" t="s">
         <v>11</v>
       </c>
       <c r="E493" t="s">
         <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="H493" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="B494" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C494" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D494" t="s">
         <v>11</v>
       </c>
       <c r="E494" t="s">
         <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="H494" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="B495" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C495" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D495" t="s">
         <v>11</v>
       </c>
       <c r="E495" t="s">
         <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="H495" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="B496" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C496" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D496" t="s">
         <v>11</v>
       </c>
       <c r="E496" t="s">
         <v>12</v>
       </c>
       <c r="F496" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1600</v>
+        <v>80</v>
       </c>
       <c r="H496" t="s">
-        <v>1601</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="B497" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C497" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D497" t="s">
         <v>11</v>
       </c>
       <c r="E497" t="s">
         <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1604</v>
+        <v>1599</v>
       </c>
       <c r="H497" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="B498" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C498" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="D498" t="s">
         <v>11</v>
       </c>
       <c r="E498" t="s">
         <v>12</v>
       </c>
       <c r="F498" t="s">
-        <v>1075</v>
+        <v>1602</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
       <c r="H498" t="s">
-        <v>867</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1608</v>
+        <v>1605</v>
       </c>
       <c r="B499" t="s">
-        <v>1485</v>
+        <v>1567</v>
       </c>
       <c r="C499" t="s">
-        <v>559</v>
+        <v>57</v>
       </c>
       <c r="D499" t="s">
         <v>11</v>
       </c>
       <c r="E499" t="s">
         <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>1603</v>
+        <v>1157</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1609</v>
+        <v>1606</v>
       </c>
       <c r="H499" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>56</v>
+        <v>1608</v>
       </c>
       <c r="B500" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C500" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D500" t="s">
         <v>11</v>
       </c>
       <c r="E500" t="s">
         <v>12</v>
       </c>
       <c r="F500" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1612</v>
+        <v>1609</v>
       </c>
       <c r="H500" t="s">
-        <v>1613</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>64</v>
+        <v>1611</v>
       </c>
       <c r="B501" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C501" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D501" t="s">
         <v>11</v>
       </c>
       <c r="E501" t="s">
         <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>1197</v>
+        <v>1442</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1614</v>
+        <v>1612</v>
       </c>
       <c r="H501" t="s">
-        <v>1615</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C502" t="s">
+        <v>69</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H502" t="s">
         <v>1616</v>
-      </c>
-[...19 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C503" t="s">
+        <v>73</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1618</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H503" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>1620</v>
       </c>
       <c r="B504" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C504" t="s">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="D504" t="s">
         <v>11</v>
       </c>
       <c r="E504" t="s">
         <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>124</v>
+        <v>1621</v>
       </c>
       <c r="H504" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B505" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C505" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="D505" t="s">
         <v>11</v>
       </c>
       <c r="E505" t="s">
         <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>1623</v>
+        <v>1157</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="H505" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>1626</v>
       </c>
       <c r="B506" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C506" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="D506" t="s">
         <v>11</v>
       </c>
       <c r="E506" t="s">
         <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="H506" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>77</v>
+        <v>1629</v>
       </c>
       <c r="B507" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C507" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="D507" t="s">
         <v>11</v>
       </c>
       <c r="E507" t="s">
         <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="H507" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>489</v>
+        <v>1632</v>
       </c>
       <c r="B508" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C508" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="D508" t="s">
         <v>11</v>
       </c>
       <c r="E508" t="s">
         <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="H508" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>171</v>
+        <v>1635</v>
       </c>
       <c r="B509" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C509" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="D509" t="s">
         <v>11</v>
       </c>
       <c r="E509" t="s">
         <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="H509" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>111</v>
+        <v>1637</v>
       </c>
       <c r="B510" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C510" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="D510" t="s">
         <v>11</v>
       </c>
       <c r="E510" t="s">
         <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="H510" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>115</v>
+        <v>1640</v>
       </c>
       <c r="B511" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C511" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="D511" t="s">
         <v>11</v>
       </c>
       <c r="E511" t="s">
         <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>1360</v>
+        <v>1157</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>124</v>
+        <v>1641</v>
       </c>
       <c r="H511" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>119</v>
+        <v>1643</v>
       </c>
       <c r="B512" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C512" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D512" t="s">
         <v>11</v>
       </c>
       <c r="E512" t="s">
         <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>1638</v>
+        <v>1157</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="H512" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="B513" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C513" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="D513" t="s">
         <v>11</v>
       </c>
       <c r="E513" t="s">
         <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="H513" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>150</v>
+        <v>1649</v>
       </c>
       <c r="B514" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C514" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="D514" t="s">
         <v>11</v>
       </c>
       <c r="E514" t="s">
         <v>12</v>
       </c>
       <c r="F514" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="H514" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>154</v>
+        <v>1652</v>
       </c>
       <c r="B515" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C515" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="D515" t="s">
         <v>11</v>
       </c>
       <c r="E515" t="s">
         <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>1075</v>
+        <v>1279</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="H515" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>159</v>
+        <v>1655</v>
       </c>
       <c r="B516" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C516" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516" t="s">
         <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1648</v>
+        <v>1656</v>
       </c>
       <c r="H516" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>163</v>
+        <v>1658</v>
       </c>
       <c r="B517" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C517" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="D517" t="s">
         <v>11</v>
       </c>
       <c r="E517" t="s">
         <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="H517" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>717</v>
+        <v>1661</v>
       </c>
       <c r="B518" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C518" t="s">
-        <v>90</v>
+        <v>126</v>
       </c>
       <c r="D518" t="s">
         <v>11</v>
       </c>
       <c r="E518" t="s">
         <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="H518" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>167</v>
+        <v>1664</v>
       </c>
       <c r="B519" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C519" t="s">
-        <v>94</v>
+        <v>226</v>
       </c>
       <c r="D519" t="s">
         <v>11</v>
       </c>
       <c r="E519" t="s">
         <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="H519" t="s">
-        <v>1655</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1656</v>
+        <v>1666</v>
       </c>
       <c r="B520" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C520" t="s">
-        <v>489</v>
+        <v>230</v>
       </c>
       <c r="D520" t="s">
         <v>11</v>
       </c>
       <c r="E520" t="s">
         <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>124</v>
+        <v>1667</v>
       </c>
       <c r="H520" t="s">
-        <v>1657</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
       <c r="B521" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C521" t="s">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="D521" t="s">
         <v>11</v>
       </c>
       <c r="E521" t="s">
         <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1659</v>
+        <v>1670</v>
       </c>
       <c r="H521" t="s">
-        <v>1660</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>175</v>
+        <v>1672</v>
       </c>
       <c r="B522" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C522" t="s">
-        <v>103</v>
+        <v>238</v>
       </c>
       <c r="D522" t="s">
         <v>11</v>
       </c>
       <c r="E522" t="s">
         <v>12</v>
       </c>
       <c r="F522" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1661</v>
+        <v>1673</v>
       </c>
       <c r="H522" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>179</v>
+        <v>1675</v>
       </c>
       <c r="B523" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C523" t="s">
-        <v>107</v>
+        <v>243</v>
       </c>
       <c r="D523" t="s">
         <v>11</v>
       </c>
       <c r="E523" t="s">
         <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1663</v>
+        <v>1676</v>
       </c>
       <c r="H523" t="s">
-        <v>1664</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1665</v>
+        <v>1678</v>
       </c>
       <c r="B524" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C524" t="s">
-        <v>111</v>
+        <v>247</v>
       </c>
       <c r="D524" t="s">
         <v>11</v>
       </c>
       <c r="E524" t="s">
         <v>12</v>
       </c>
       <c r="F524" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>124</v>
+        <v>1679</v>
       </c>
       <c r="H524" t="s">
-        <v>1666</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1667</v>
+        <v>1681</v>
       </c>
       <c r="B525" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C525" t="s">
-        <v>115</v>
+        <v>251</v>
       </c>
       <c r="D525" t="s">
         <v>11</v>
       </c>
       <c r="E525" t="s">
         <v>12</v>
       </c>
       <c r="F525" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1668</v>
+        <v>1682</v>
       </c>
       <c r="H525" t="s">
-        <v>1669</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1670</v>
+        <v>1684</v>
       </c>
       <c r="B526" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C526" t="s">
-        <v>119</v>
+        <v>255</v>
       </c>
       <c r="D526" t="s">
         <v>11</v>
       </c>
       <c r="E526" t="s">
         <v>12</v>
       </c>
       <c r="F526" t="s">
-        <v>1075</v>
+        <v>1685</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1671</v>
+        <v>1686</v>
       </c>
       <c r="H526" t="s">
-        <v>1672</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1673</v>
+        <v>1688</v>
       </c>
       <c r="B527" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C527" t="s">
-        <v>123</v>
+        <v>259</v>
       </c>
       <c r="D527" t="s">
         <v>11</v>
       </c>
       <c r="E527" t="s">
         <v>12</v>
       </c>
       <c r="F527" t="s">
-        <v>1674</v>
+        <v>1157</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1675</v>
+        <v>1689</v>
       </c>
       <c r="H527" t="s">
-        <v>1676</v>
+        <v>949</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>721</v>
+        <v>1690</v>
       </c>
       <c r="B528" t="s">
-        <v>1611</v>
+        <v>1567</v>
       </c>
       <c r="C528" t="s">
-        <v>127</v>
+        <v>641</v>
       </c>
       <c r="D528" t="s">
         <v>11</v>
       </c>
       <c r="E528" t="s">
         <v>12</v>
       </c>
       <c r="F528" t="s">
-        <v>1075</v>
+        <v>1685</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1677</v>
+        <v>1691</v>
       </c>
       <c r="H528" t="s">
-        <v>1678</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1679</v>
+        <v>163</v>
       </c>
       <c r="B529" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C529" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D529" t="s">
         <v>11</v>
       </c>
       <c r="E529" t="s">
         <v>12</v>
       </c>
       <c r="F529" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>124</v>
+        <v>1694</v>
       </c>
       <c r="H529" t="s">
-        <v>1680</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>725</v>
+        <v>57</v>
       </c>
       <c r="B530" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C530" t="s">
         <v>134</v>
       </c>
       <c r="D530" t="s">
         <v>11</v>
       </c>
       <c r="E530" t="s">
         <v>12</v>
       </c>
       <c r="F530" t="s">
-        <v>1075</v>
+        <v>1279</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1681</v>
+        <v>1696</v>
       </c>
       <c r="H530" t="s">
-        <v>1682</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>729</v>
+        <v>1698</v>
       </c>
       <c r="B531" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C531" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D531" t="s">
         <v>11</v>
       </c>
       <c r="E531" t="s">
         <v>12</v>
       </c>
       <c r="F531" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1683</v>
+        <v>80</v>
       </c>
       <c r="H531" t="s">
-        <v>1684</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>216</v>
+        <v>1700</v>
       </c>
       <c r="B532" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C532" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="D532" t="s">
         <v>11</v>
       </c>
       <c r="E532" t="s">
         <v>12</v>
       </c>
       <c r="F532" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1685</v>
+        <v>80</v>
       </c>
       <c r="H532" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="B533" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C533" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="D533" t="s">
         <v>11</v>
       </c>
       <c r="E533" t="s">
         <v>12</v>
       </c>
       <c r="F533" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1688</v>
+        <v>80</v>
       </c>
       <c r="H533" t="s">
-        <v>1689</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="B534" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C534" t="s">
-        <v>150</v>
+        <v>32</v>
       </c>
       <c r="D534" t="s">
         <v>11</v>
       </c>
       <c r="E534" t="s">
         <v>12</v>
       </c>
       <c r="F534" t="s">
-        <v>1075</v>
+        <v>1705</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>124</v>
+        <v>1706</v>
       </c>
       <c r="H534" t="s">
-        <v>1691</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>246</v>
+        <v>1708</v>
       </c>
       <c r="B535" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C535" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="D535" t="s">
         <v>11</v>
       </c>
       <c r="E535" t="s">
         <v>12</v>
       </c>
       <c r="F535" t="s">
-        <v>1197</v>
+        <v>1442</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="H535" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1694</v>
+        <v>69</v>
       </c>
       <c r="B536" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C536" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="D536" t="s">
         <v>11</v>
       </c>
       <c r="E536" t="s">
         <v>12</v>
       </c>
       <c r="F536" t="s">
-        <v>1075</v>
+        <v>1442</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="H536" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>227</v>
+        <v>87</v>
       </c>
       <c r="B537" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C537" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D537" t="s">
         <v>11</v>
       </c>
       <c r="E537" t="s">
         <v>12</v>
       </c>
       <c r="F537" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="H537" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1699</v>
+        <v>255</v>
       </c>
       <c r="B538" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C538" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="D538" t="s">
         <v>11</v>
       </c>
       <c r="E538" t="s">
         <v>12</v>
       </c>
+      <c r="F538" t="s">
+        <v>1157</v>
+      </c>
       <c r="G538" s="1" t="s">
-        <v>1700</v>
+        <v>1715</v>
       </c>
       <c r="H538" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>242</v>
+        <v>101</v>
       </c>
       <c r="B539" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C539" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D539" t="s">
         <v>11</v>
       </c>
       <c r="E539" t="s">
         <v>12</v>
       </c>
+      <c r="F539" t="s">
+        <v>1157</v>
+      </c>
       <c r="G539" s="1" t="s">
-        <v>1702</v>
+        <v>1717</v>
       </c>
       <c r="H539" t="s">
-        <v>1703</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>250</v>
+        <v>104</v>
       </c>
       <c r="B540" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C540" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="D540" t="s">
         <v>11</v>
       </c>
       <c r="E540" t="s">
         <v>12</v>
       </c>
       <c r="F540" t="s">
-        <v>1360</v>
+        <v>1442</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1704</v>
+        <v>80</v>
       </c>
       <c r="H540" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>254</v>
+        <v>108</v>
       </c>
       <c r="B541" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C541" t="s">
-        <v>559</v>
+        <v>57</v>
       </c>
       <c r="D541" t="s">
         <v>11</v>
       </c>
       <c r="E541" t="s">
         <v>12</v>
       </c>
       <c r="F541" t="s">
-        <v>1360</v>
+        <v>1720</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1706</v>
+        <v>1721</v>
       </c>
       <c r="H541" t="s">
-        <v>1707</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>258</v>
+        <v>1723</v>
       </c>
       <c r="B542" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C542" t="s">
-        <v>693</v>
+        <v>61</v>
       </c>
       <c r="D542" t="s">
         <v>11</v>
       </c>
       <c r="E542" t="s">
         <v>12</v>
       </c>
       <c r="F542" t="s">
-        <v>1201</v>
+        <v>1157</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>124</v>
+        <v>1724</v>
       </c>
       <c r="H542" t="s">
-        <v>1708</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1709</v>
+        <v>234</v>
       </c>
       <c r="B543" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C543" t="s">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="D543" t="s">
         <v>11</v>
       </c>
       <c r="E543" t="s">
         <v>12</v>
       </c>
       <c r="F543" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1710</v>
+        <v>1726</v>
       </c>
       <c r="H543" t="s">
-        <v>1711</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1712</v>
+        <v>238</v>
       </c>
       <c r="B544" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C544" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="D544" t="s">
         <v>11</v>
       </c>
       <c r="E544" t="s">
         <v>12</v>
       </c>
       <c r="F544" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
       <c r="H544" t="s">
-        <v>1714</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1715</v>
+        <v>243</v>
       </c>
       <c r="B545" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C545" t="s">
-        <v>187</v>
+        <v>73</v>
       </c>
       <c r="D545" t="s">
         <v>11</v>
       </c>
       <c r="E545" t="s">
         <v>12</v>
       </c>
       <c r="F545" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="H545" t="s">
-        <v>1643</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>416</v>
+        <v>247</v>
       </c>
       <c r="B546" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C546" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D546" t="s">
         <v>11</v>
       </c>
       <c r="E546" t="s">
         <v>12</v>
       </c>
       <c r="F546" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="H546" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1719</v>
+        <v>799</v>
       </c>
       <c r="B547" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C547" t="s">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="D547" t="s">
         <v>11</v>
       </c>
       <c r="E547" t="s">
         <v>12</v>
       </c>
       <c r="F547" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1720</v>
+        <v>1734</v>
       </c>
       <c r="H547" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1722</v>
+        <v>251</v>
       </c>
       <c r="B548" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C548" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="D548" t="s">
         <v>11</v>
       </c>
       <c r="E548" t="s">
         <v>12</v>
       </c>
       <c r="F548" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1723</v>
+        <v>1736</v>
       </c>
       <c r="H548" t="s">
-        <v>1724</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1725</v>
+        <v>1738</v>
       </c>
       <c r="B549" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C549" t="s">
-        <v>203</v>
+        <v>87</v>
       </c>
       <c r="D549" t="s">
         <v>11</v>
       </c>
       <c r="E549" t="s">
         <v>12</v>
       </c>
       <c r="F549" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1726</v>
+        <v>80</v>
       </c>
       <c r="H549" t="s">
-        <v>1727</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1728</v>
+        <v>1740</v>
       </c>
       <c r="B550" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C550" t="s">
-        <v>207</v>
+        <v>91</v>
       </c>
       <c r="D550" t="s">
         <v>11</v>
       </c>
       <c r="E550" t="s">
         <v>12</v>
       </c>
       <c r="F550" t="s">
-        <v>1495</v>
+        <v>1157</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1729</v>
+        <v>1741</v>
       </c>
       <c r="H550" t="s">
-        <v>1730</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1731</v>
+        <v>259</v>
       </c>
       <c r="B551" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C551" t="s">
-        <v>211</v>
+        <v>94</v>
       </c>
       <c r="D551" t="s">
         <v>11</v>
       </c>
       <c r="E551" t="s">
         <v>12</v>
       </c>
       <c r="F551" t="s">
-        <v>1603</v>
+        <v>1157</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1732</v>
+        <v>1743</v>
       </c>
       <c r="H551" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1734</v>
+        <v>263</v>
       </c>
       <c r="B552" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C552" t="s">
-        <v>717</v>
+        <v>97</v>
       </c>
       <c r="D552" t="s">
         <v>11</v>
       </c>
       <c r="E552" t="s">
         <v>12</v>
       </c>
       <c r="F552" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>124</v>
+        <v>1745</v>
       </c>
       <c r="H552" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="B553" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C553" t="s">
-        <v>721</v>
+        <v>101</v>
       </c>
       <c r="D553" t="s">
         <v>11</v>
       </c>
       <c r="E553" t="s">
         <v>12</v>
       </c>
       <c r="F553" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1737</v>
+        <v>80</v>
       </c>
       <c r="H553" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1739</v>
+        <v>1749</v>
       </c>
       <c r="B554" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C554" t="s">
-        <v>725</v>
+        <v>104</v>
       </c>
       <c r="D554" t="s">
         <v>11</v>
       </c>
       <c r="E554" t="s">
         <v>12</v>
       </c>
       <c r="F554" t="s">
-        <v>1495</v>
+        <v>1157</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="H554" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1742</v>
+        <v>1752</v>
       </c>
       <c r="B555" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C555" t="s">
-        <v>729</v>
+        <v>108</v>
       </c>
       <c r="D555" t="s">
         <v>11</v>
       </c>
       <c r="E555" t="s">
         <v>12</v>
       </c>
       <c r="F555" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1743</v>
+        <v>1753</v>
       </c>
       <c r="H555" t="s">
-        <v>1744</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1745</v>
+        <v>1755</v>
       </c>
       <c r="B556" t="s">
-        <v>1611</v>
+        <v>1693</v>
       </c>
       <c r="C556" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="D556" t="s">
         <v>11</v>
       </c>
       <c r="E556" t="s">
         <v>12</v>
       </c>
       <c r="F556" t="s">
-        <v>1075</v>
+        <v>1756</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1746</v>
+        <v>1757</v>
       </c>
       <c r="H556" t="s">
-        <v>1747</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1748</v>
+        <v>803</v>
       </c>
       <c r="B557" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C557" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D557" t="s">
         <v>11</v>
       </c>
       <c r="E557" t="s">
         <v>12</v>
       </c>
       <c r="F557" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
       <c r="H557" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1753</v>
+        <v>1761</v>
       </c>
       <c r="B558" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C558" t="s">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="D558" t="s">
         <v>11</v>
       </c>
       <c r="E558" t="s">
         <v>12</v>
       </c>
       <c r="F558" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1754</v>
+        <v>80</v>
       </c>
       <c r="H558" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1756</v>
+        <v>807</v>
       </c>
       <c r="B559" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C559" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="D559" t="s">
         <v>11</v>
       </c>
       <c r="E559" t="s">
         <v>12</v>
       </c>
       <c r="F559" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1757</v>
+        <v>1763</v>
       </c>
       <c r="H559" t="s">
-        <v>1758</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1759</v>
+        <v>811</v>
       </c>
       <c r="B560" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C560" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="D560" t="s">
         <v>11</v>
       </c>
       <c r="E560" t="s">
         <v>12</v>
       </c>
       <c r="F560" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="H560" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1762</v>
+        <v>300</v>
       </c>
       <c r="B561" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C561" t="s">
-        <v>34</v>
+        <v>226</v>
       </c>
       <c r="D561" t="s">
         <v>11</v>
       </c>
       <c r="E561" t="s">
         <v>12</v>
       </c>
       <c r="F561" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="H561" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="B562" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C562" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="D562" t="s">
         <v>11</v>
       </c>
       <c r="E562" t="s">
         <v>12</v>
       </c>
       <c r="F562" t="s">
-        <v>212</v>
+        <v>1157</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="H562" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="B563" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C563" t="s">
-        <v>51</v>
+        <v>234</v>
       </c>
       <c r="D563" t="s">
         <v>11</v>
       </c>
       <c r="E563" t="s">
         <v>12</v>
       </c>
+      <c r="F563" t="s">
+        <v>1157</v>
+      </c>
       <c r="G563" s="1" t="s">
-        <v>1769</v>
+        <v>80</v>
       </c>
       <c r="H563" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1771</v>
+        <v>330</v>
       </c>
       <c r="B564" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C564" t="s">
-        <v>56</v>
+        <v>238</v>
       </c>
       <c r="D564" t="s">
         <v>11</v>
       </c>
       <c r="E564" t="s">
         <v>12</v>
       </c>
       <c r="F564" t="s">
-        <v>1750</v>
+        <v>1279</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="H564" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B565" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C565" t="s">
-        <v>60</v>
+        <v>243</v>
       </c>
       <c r="D565" t="s">
         <v>11</v>
       </c>
       <c r="E565" t="s">
         <v>12</v>
       </c>
       <c r="F565" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="H565" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1777</v>
+        <v>311</v>
       </c>
       <c r="B566" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C566" t="s">
-        <v>64</v>
+        <v>247</v>
       </c>
       <c r="D566" t="s">
         <v>11</v>
       </c>
       <c r="E566" t="s">
         <v>12</v>
       </c>
       <c r="F566" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="H566" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B567" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C567" t="s">
-        <v>73</v>
+        <v>251</v>
       </c>
       <c r="D567" t="s">
         <v>11</v>
       </c>
       <c r="E567" t="s">
         <v>12</v>
       </c>
-      <c r="F567" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G567" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="H567" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1782</v>
+        <v>326</v>
       </c>
       <c r="B568" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C568" t="s">
-        <v>77</v>
+        <v>255</v>
       </c>
       <c r="D568" t="s">
         <v>11</v>
       </c>
       <c r="E568" t="s">
         <v>12</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H568" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1785</v>
+        <v>334</v>
       </c>
       <c r="B569" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C569" t="s">
-        <v>81</v>
+        <v>259</v>
       </c>
       <c r="D569" t="s">
         <v>11</v>
       </c>
       <c r="E569" t="s">
         <v>12</v>
       </c>
       <c r="F569" t="s">
-        <v>1750</v>
+        <v>1442</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="H569" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>338</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C570" t="s">
+        <v>641</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G570" s="1" t="s">
         <v>1788</v>
       </c>
-      <c r="B570" t="s">
-[...14 lines deleted...]
-      <c r="G570" s="1" t="s">
+      <c r="H570" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1791</v>
+        <v>342</v>
       </c>
       <c r="B571" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C571" t="s">
-        <v>90</v>
+        <v>775</v>
       </c>
       <c r="D571" t="s">
         <v>11</v>
       </c>
       <c r="E571" t="s">
         <v>12</v>
       </c>
       <c r="F571" t="s">
-        <v>1750</v>
+        <v>1283</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1792</v>
+        <v>80</v>
       </c>
       <c r="H571" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1794</v>
+        <v>1791</v>
       </c>
       <c r="B572" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C572" t="s">
-        <v>103</v>
+        <v>263</v>
       </c>
       <c r="D572" t="s">
         <v>11</v>
       </c>
       <c r="E572" t="s">
         <v>12</v>
       </c>
       <c r="F572" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="H572" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1797</v>
+        <v>1794</v>
       </c>
       <c r="B573" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C573" t="s">
-        <v>111</v>
+        <v>267</v>
       </c>
       <c r="D573" t="s">
         <v>11</v>
       </c>
       <c r="E573" t="s">
         <v>12</v>
       </c>
       <c r="F573" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1798</v>
+        <v>1795</v>
       </c>
       <c r="H573" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1800</v>
+        <v>1797</v>
       </c>
       <c r="B574" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C574" t="s">
-        <v>119</v>
+        <v>271</v>
       </c>
       <c r="D574" t="s">
         <v>11</v>
       </c>
       <c r="E574" t="s">
         <v>12</v>
       </c>
+      <c r="F574" t="s">
+        <v>1157</v>
+      </c>
       <c r="G574" s="1" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
       <c r="H574" t="s">
-        <v>1802</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1803</v>
+        <v>500</v>
       </c>
       <c r="B575" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C575" t="s">
-        <v>123</v>
+        <v>275</v>
       </c>
       <c r="D575" t="s">
         <v>11</v>
       </c>
       <c r="E575" t="s">
         <v>12</v>
       </c>
       <c r="F575" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="H575" t="s">
-        <v>1805</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="B576" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C576" t="s">
-        <v>127</v>
+        <v>279</v>
       </c>
       <c r="D576" t="s">
         <v>11</v>
       </c>
       <c r="E576" t="s">
         <v>12</v>
       </c>
       <c r="F576" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1807</v>
+        <v>1802</v>
       </c>
       <c r="H576" t="s">
-        <v>1808</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1809</v>
+        <v>1804</v>
       </c>
       <c r="B577" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C577" t="s">
-        <v>138</v>
+        <v>283</v>
       </c>
       <c r="D577" t="s">
         <v>11</v>
       </c>
       <c r="E577" t="s">
         <v>12</v>
       </c>
       <c r="F577" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1810</v>
+        <v>1805</v>
       </c>
       <c r="H577" t="s">
-        <v>1811</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1812</v>
+        <v>1807</v>
       </c>
       <c r="B578" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C578" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="D578" t="s">
         <v>11</v>
       </c>
       <c r="E578" t="s">
         <v>12</v>
       </c>
       <c r="F578" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1813</v>
+        <v>1808</v>
       </c>
       <c r="H578" t="s">
-        <v>1814</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="B579" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C579" t="s">
-        <v>150</v>
+        <v>291</v>
       </c>
       <c r="D579" t="s">
         <v>11</v>
       </c>
       <c r="E579" t="s">
         <v>12</v>
       </c>
       <c r="F579" t="s">
-        <v>1750</v>
+        <v>1577</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="H579" t="s">
-        <v>1817</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="B580" t="s">
-        <v>1749</v>
+        <v>1693</v>
       </c>
       <c r="C580" t="s">
-        <v>154</v>
+        <v>295</v>
       </c>
       <c r="D580" t="s">
         <v>11</v>
       </c>
       <c r="E580" t="s">
         <v>12</v>
       </c>
       <c r="F580" t="s">
-        <v>1750</v>
+        <v>1685</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="H580" t="s">
-        <v>1820</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="B581" t="s">
-        <v>1822</v>
+        <v>1693</v>
       </c>
       <c r="C581" t="s">
-        <v>22</v>
+        <v>799</v>
       </c>
       <c r="D581" t="s">
         <v>11</v>
       </c>
       <c r="E581" t="s">
         <v>12</v>
       </c>
       <c r="F581" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1823</v>
+        <v>80</v>
       </c>
       <c r="H581" t="s">
-        <v>1824</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1825</v>
+        <v>1818</v>
       </c>
       <c r="B582" t="s">
-        <v>1822</v>
+        <v>1693</v>
       </c>
       <c r="C582" t="s">
-        <v>26</v>
+        <v>803</v>
       </c>
       <c r="D582" t="s">
         <v>11</v>
       </c>
       <c r="E582" t="s">
         <v>12</v>
       </c>
       <c r="F582" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1826</v>
+        <v>1819</v>
       </c>
       <c r="H582" t="s">
-        <v>1827</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1828</v>
+        <v>1821</v>
       </c>
       <c r="B583" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C583" t="s">
+        <v>807</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G583" s="1" t="s">
         <v>1822</v>
       </c>
-      <c r="C583" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H583" t="s">
-        <v>1830</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1831</v>
+        <v>1824</v>
       </c>
       <c r="B584" t="s">
-        <v>1822</v>
+        <v>1693</v>
       </c>
       <c r="C584" t="s">
-        <v>34</v>
+        <v>811</v>
       </c>
       <c r="D584" t="s">
         <v>11</v>
       </c>
       <c r="E584" t="s">
         <v>12</v>
       </c>
       <c r="F584" t="s">
-        <v>1832</v>
+        <v>1157</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1833</v>
+        <v>1825</v>
       </c>
       <c r="H584" t="s">
-        <v>1834</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1835</v>
+        <v>1827</v>
       </c>
       <c r="B585" t="s">
-        <v>1822</v>
+        <v>1693</v>
       </c>
       <c r="C585" t="s">
-        <v>42</v>
+        <v>300</v>
       </c>
       <c r="D585" t="s">
         <v>11</v>
       </c>
       <c r="E585" t="s">
         <v>12</v>
       </c>
       <c r="F585" t="s">
-        <v>1750</v>
+        <v>1157</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1836</v>
+        <v>1828</v>
       </c>
       <c r="H585" t="s">
-        <v>1837</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1838</v>
+        <v>1830</v>
       </c>
       <c r="B586" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C586" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D586" t="s">
         <v>11</v>
       </c>
       <c r="E586" t="s">
         <v>12</v>
       </c>
       <c r="F586" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1839</v>
+        <v>1833</v>
       </c>
       <c r="H586" t="s">
-        <v>1840</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
       <c r="B587" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C587" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="D587" t="s">
         <v>11</v>
       </c>
       <c r="E587" t="s">
         <v>12</v>
       </c>
       <c r="F587" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1842</v>
+        <v>1836</v>
       </c>
       <c r="H587" t="s">
-        <v>1843</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1844</v>
+        <v>1838</v>
       </c>
       <c r="B588" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C588" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="D588" t="s">
         <v>11</v>
       </c>
       <c r="E588" t="s">
         <v>12</v>
       </c>
       <c r="F588" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1845</v>
+        <v>1839</v>
       </c>
       <c r="H588" t="s">
-        <v>1846</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1847</v>
+        <v>1841</v>
       </c>
       <c r="B589" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C589" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="D589" t="s">
         <v>11</v>
       </c>
       <c r="E589" t="s">
         <v>12</v>
       </c>
       <c r="F589" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1848</v>
+        <v>1842</v>
       </c>
       <c r="H589" t="s">
-        <v>1849</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1850</v>
+        <v>1844</v>
       </c>
       <c r="B590" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C590" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="D590" t="s">
         <v>11</v>
       </c>
       <c r="E590" t="s">
         <v>12</v>
       </c>
       <c r="F590" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1851</v>
+        <v>1845</v>
       </c>
       <c r="H590" t="s">
-        <v>1852</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1853</v>
+        <v>1847</v>
       </c>
       <c r="B591" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C591" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="D591" t="s">
         <v>11</v>
       </c>
       <c r="E591" t="s">
         <v>12</v>
       </c>
       <c r="F591" t="s">
-        <v>1750</v>
+        <v>296</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1854</v>
+        <v>1848</v>
       </c>
       <c r="H591" t="s">
-        <v>1855</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1856</v>
+        <v>1850</v>
       </c>
       <c r="B592" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C592" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="D592" t="s">
         <v>11</v>
       </c>
       <c r="E592" t="s">
         <v>12</v>
       </c>
-      <c r="F592" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G592" s="1" t="s">
-        <v>1857</v>
+        <v>1851</v>
       </c>
       <c r="H592" t="s">
-        <v>1858</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1859</v>
+        <v>1853</v>
       </c>
       <c r="B593" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C593" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="D593" t="s">
         <v>11</v>
       </c>
       <c r="E593" t="s">
         <v>12</v>
       </c>
       <c r="F593" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1860</v>
+        <v>1854</v>
       </c>
       <c r="H593" t="s">
-        <v>1861</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1862</v>
+        <v>1856</v>
       </c>
       <c r="B594" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C594" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="D594" t="s">
         <v>11</v>
       </c>
       <c r="E594" t="s">
         <v>12</v>
       </c>
       <c r="F594" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1863</v>
+        <v>1857</v>
       </c>
       <c r="H594" t="s">
-        <v>1864</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1865</v>
+        <v>1859</v>
       </c>
       <c r="B595" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C595" t="s">
-        <v>489</v>
+        <v>57</v>
       </c>
       <c r="D595" t="s">
         <v>11</v>
       </c>
       <c r="E595" t="s">
         <v>12</v>
       </c>
       <c r="F595" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1866</v>
+        <v>1860</v>
       </c>
       <c r="H595" t="s">
-        <v>1867</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1868</v>
+        <v>1862</v>
       </c>
       <c r="B596" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C596" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="D596" t="s">
         <v>11</v>
       </c>
       <c r="E596" t="s">
         <v>12</v>
       </c>
       <c r="F596" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1869</v>
+        <v>1863</v>
       </c>
       <c r="H596" t="s">
-        <v>1870</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1871</v>
+        <v>1864</v>
       </c>
       <c r="B597" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C597" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="D597" t="s">
         <v>11</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
-      <c r="F597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G597" s="1" t="s">
-        <v>124</v>
+        <v>1865</v>
       </c>
       <c r="H597" t="s">
-        <v>1872</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1873</v>
+        <v>1867</v>
       </c>
       <c r="B598" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C598" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="D598" t="s">
         <v>11</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>124</v>
+        <v>1868</v>
       </c>
       <c r="H598" t="s">
-        <v>1874</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1875</v>
+        <v>1870</v>
       </c>
       <c r="B599" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C599" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="D599" t="s">
         <v>11</v>
       </c>
       <c r="E599" t="s">
         <v>12</v>
       </c>
       <c r="F599" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>124</v>
+        <v>1871</v>
       </c>
       <c r="H599" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="B600" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C600" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="D600" t="s">
         <v>11</v>
       </c>
       <c r="E600" t="s">
         <v>12</v>
       </c>
       <c r="F600" t="s">
-        <v>1878</v>
+        <v>1832</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>124</v>
+        <v>1874</v>
       </c>
       <c r="H600" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="B601" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C601" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="D601" t="s">
         <v>11</v>
       </c>
       <c r="E601" t="s">
         <v>12</v>
       </c>
       <c r="F601" t="s">
-        <v>212</v>
+        <v>1832</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>124</v>
+        <v>1877</v>
       </c>
       <c r="H601" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1882</v>
+        <v>1879</v>
       </c>
       <c r="B602" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C602" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="D602" t="s">
         <v>11</v>
       </c>
       <c r="E602" t="s">
         <v>12</v>
       </c>
       <c r="F602" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>124</v>
+        <v>1880</v>
       </c>
       <c r="H602" t="s">
-        <v>1883</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C603" t="s">
+        <v>108</v>
+      </c>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H603" t="s">
         <v>1884</v>
-      </c>
-[...19 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C604" t="s">
+        <v>112</v>
+      </c>
+      <c r="D604" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" t="s">
+        <v>12</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G604" s="1" t="s">
         <v>1886</v>
-      </c>
-[...16 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H604" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>1888</v>
       </c>
       <c r="B605" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C605" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="D605" t="s">
         <v>11</v>
       </c>
       <c r="E605" t="s">
         <v>12</v>
       </c>
       <c r="F605" t="s">
-        <v>1878</v>
+        <v>1832</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="H605" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>1891</v>
       </c>
       <c r="B606" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C606" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="D606" t="s">
         <v>11</v>
       </c>
       <c r="E606" t="s">
         <v>12</v>
       </c>
       <c r="F606" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="H606" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>1894</v>
       </c>
       <c r="B607" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
       <c r="C607" t="s">
-        <v>146</v>
+        <v>226</v>
       </c>
       <c r="D607" t="s">
         <v>11</v>
       </c>
       <c r="E607" t="s">
         <v>12</v>
       </c>
       <c r="F607" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G607" s="1" t="s">
         <v>1895</v>
       </c>
-      <c r="G607" s="1" t="s">
+      <c r="H607" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C608" t="s">
+        <v>234</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G608" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="B608" t="s">
-[...14 lines deleted...]
-      <c r="G608" s="1" t="s">
+      <c r="H608" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C609" t="s">
+        <v>238</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G609" s="1" t="s">
         <v>1901</v>
       </c>
-      <c r="B609" t="s">
+      <c r="H609" t="s">
         <v>1902</v>
-      </c>
-[...16 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B610" t="s">
         <v>1904</v>
       </c>
-      <c r="B610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C610" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D610" t="s">
         <v>11</v>
       </c>
       <c r="E610" t="s">
         <v>12</v>
       </c>
       <c r="F610" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>124</v>
+        <v>1905</v>
       </c>
       <c r="H610" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B611" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C611" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D611" t="s">
         <v>11</v>
       </c>
       <c r="E611" t="s">
         <v>12</v>
       </c>
       <c r="F611" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>124</v>
+        <v>1908</v>
       </c>
       <c r="H611" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B612" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C612" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D612" t="s">
         <v>11</v>
       </c>
       <c r="E612" t="s">
         <v>12</v>
       </c>
       <c r="F612" t="s">
-        <v>1909</v>
+        <v>1832</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="H612" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B613" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C613" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D613" t="s">
         <v>11</v>
       </c>
       <c r="E613" t="s">
         <v>12</v>
       </c>
       <c r="F613" t="s">
-        <v>1750</v>
+        <v>1914</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="H613" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B614" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C614" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D614" t="s">
         <v>11</v>
       </c>
       <c r="E614" t="s">
         <v>12</v>
       </c>
       <c r="F614" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="H614" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B615" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C615" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D615" t="s">
         <v>11</v>
       </c>
       <c r="E615" t="s">
         <v>12</v>
       </c>
       <c r="F615" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="H615" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B616" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C616" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D616" t="s">
         <v>11</v>
       </c>
       <c r="E616" t="s">
         <v>12</v>
       </c>
       <c r="F616" t="s">
-        <v>1922</v>
+        <v>1832</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="H616" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B617" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C617" t="s">
-        <v>56</v>
+        <v>163</v>
       </c>
       <c r="D617" t="s">
         <v>11</v>
       </c>
       <c r="E617" t="s">
         <v>12</v>
       </c>
       <c r="F617" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="H617" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B618" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C618" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D618" t="s">
         <v>11</v>
       </c>
       <c r="E618" t="s">
         <v>12</v>
       </c>
       <c r="F618" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="H618" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B619" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C619" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D619" t="s">
         <v>11</v>
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="H619" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B620" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C620" t="s">
         <v>73</v>
       </c>
       <c r="D620" t="s">
         <v>11</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="H620" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B621" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C621" t="s">
-        <v>77</v>
+        <v>185</v>
       </c>
       <c r="D621" t="s">
         <v>11</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="H621" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B622" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C622" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D622" t="s">
         <v>11</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622" t="s">
-        <v>1941</v>
+        <v>1832</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="H622" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>1944</v>
       </c>
       <c r="B623" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C623" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D623" t="s">
         <v>11</v>
       </c>
       <c r="E623" t="s">
         <v>12</v>
       </c>
       <c r="F623" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="H623" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
         <v>1947</v>
       </c>
       <c r="B624" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C624" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D624" t="s">
         <v>11</v>
       </c>
       <c r="E624" t="s">
         <v>12</v>
       </c>
       <c r="F624" t="s">
-        <v>1878</v>
+        <v>1832</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="H624" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>1950</v>
       </c>
       <c r="B625" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C625" t="s">
-        <v>489</v>
+        <v>91</v>
       </c>
       <c r="D625" t="s">
         <v>11</v>
       </c>
       <c r="E625" t="s">
         <v>12</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1832</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="H625" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>1953</v>
       </c>
       <c r="B626" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C626" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D626" t="s">
         <v>11</v>
       </c>
       <c r="E626" t="s">
         <v>12</v>
       </c>
       <c r="F626" t="s">
-        <v>212</v>
+        <v>1832</v>
       </c>
       <c r="G626" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H626" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C627" t="s">
+        <v>101</v>
+      </c>
+      <c r="D627" t="s">
+        <v>11</v>
+      </c>
+      <c r="E627" t="s">
+        <v>12</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H627" t="s">
         <v>1956</v>
-      </c>
-[...19 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="B628" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C628" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="D628" t="s">
         <v>11</v>
       </c>
       <c r="E628" t="s">
         <v>12</v>
       </c>
       <c r="F628" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>1960</v>
+        <v>80</v>
       </c>
       <c r="H628" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="B629" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C629" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D629" t="s">
         <v>11</v>
       </c>
       <c r="E629" t="s">
         <v>12</v>
       </c>
       <c r="F629" t="s">
-        <v>212</v>
+        <v>1960</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>1963</v>
+        <v>80</v>
       </c>
       <c r="H629" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="B630" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C630" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D630" t="s">
         <v>11</v>
       </c>
       <c r="E630" t="s">
         <v>12</v>
       </c>
       <c r="F630" t="s">
-        <v>1750</v>
+        <v>296</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="H630" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="B631" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C631" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="D631" t="s">
         <v>11</v>
       </c>
       <c r="E631" t="s">
         <v>12</v>
       </c>
       <c r="F631" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1968</v>
+        <v>80</v>
       </c>
       <c r="H631" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="B632" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C632" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="D632" t="s">
         <v>11</v>
       </c>
       <c r="E632" t="s">
         <v>12</v>
       </c>
       <c r="F632" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>1971</v>
+        <v>80</v>
       </c>
       <c r="H632" t="s">
-        <v>1972</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="B633" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C633" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="D633" t="s">
         <v>11</v>
       </c>
       <c r="E633" t="s">
         <v>12</v>
       </c>
       <c r="F633" t="s">
-        <v>1750</v>
+        <v>1482</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>1974</v>
+        <v>80</v>
       </c>
       <c r="H633" t="s">
-        <v>1975</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="B634" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C634" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="D634" t="s">
         <v>11</v>
       </c>
       <c r="E634" t="s">
         <v>12</v>
       </c>
       <c r="F634" t="s">
-        <v>1750</v>
+        <v>1960</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="H634" t="s">
-        <v>1978</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="B635" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C635" t="s">
-        <v>146</v>
+        <v>226</v>
       </c>
       <c r="D635" t="s">
         <v>11</v>
       </c>
       <c r="E635" t="s">
         <v>12</v>
       </c>
       <c r="F635" t="s">
-        <v>1750</v>
+        <v>1832</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="H635" t="s">
-        <v>1981</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="B636" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="C636" t="s">
-        <v>150</v>
+        <v>230</v>
       </c>
       <c r="D636" t="s">
         <v>11</v>
       </c>
       <c r="E636" t="s">
         <v>12</v>
       </c>
       <c r="F636" t="s">
-        <v>1750</v>
+        <v>1977</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="H636" t="s">
-        <v>1984</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>60</v>
+        <v>1980</v>
       </c>
       <c r="B637" t="s">
-        <v>1985</v>
+        <v>1904</v>
       </c>
       <c r="C637" t="s">
-        <v>123</v>
+        <v>243</v>
       </c>
       <c r="D637" t="s">
         <v>11</v>
       </c>
       <c r="E637" t="s">
         <v>12</v>
       </c>
+      <c r="F637" t="s">
+        <v>1832</v>
+      </c>
       <c r="G637" s="1" t="s">
-        <v>124</v>
+        <v>1981</v>
       </c>
       <c r="H637" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C638" t="s">
+        <v>134</v>
+      </c>
+      <c r="D638" t="s">
+        <v>11</v>
+      </c>
+      <c r="E638" t="s">
+        <v>12</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H638" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C639" t="s">
+        <v>17</v>
+      </c>
+      <c r="D639" t="s">
+        <v>11</v>
+      </c>
+      <c r="E639" t="s">
+        <v>12</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H639" t="s">
         <v>1987</v>
       </c>
-      <c r="B638" t="s">
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
         <v>1988</v>
       </c>
-      <c r="C638" t="s">
-[...11 lines deleted...]
-      <c r="H638" t="s">
+      <c r="B640" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C640" t="s">
+        <v>22</v>
+      </c>
+      <c r="D640" t="s">
+        <v>11</v>
+      </c>
+      <c r="E640" t="s">
+        <v>12</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H640" t="s">
         <v>1989</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C641" t="s">
+        <v>32</v>
+      </c>
+      <c r="D641" t="s">
+        <v>11</v>
+      </c>
+      <c r="E641" t="s">
+        <v>12</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H641" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C642" t="s">
+        <v>36</v>
+      </c>
+      <c r="D642" t="s">
+        <v>11</v>
+      </c>
+      <c r="E642" t="s">
+        <v>12</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H642" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C643" t="s">
+        <v>40</v>
+      </c>
+      <c r="D643" t="s">
+        <v>11</v>
+      </c>
+      <c r="E643" t="s">
+        <v>12</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H643" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C644" t="s">
+        <v>44</v>
+      </c>
+      <c r="D644" t="s">
+        <v>11</v>
+      </c>
+      <c r="E644" t="s">
+        <v>12</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C645" t="s">
+        <v>48</v>
+      </c>
+      <c r="D645" t="s">
+        <v>11</v>
+      </c>
+      <c r="E645" t="s">
+        <v>12</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C646" t="s">
+        <v>163</v>
+      </c>
+      <c r="D646" t="s">
+        <v>11</v>
+      </c>
+      <c r="E646" t="s">
+        <v>12</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C647" t="s">
+        <v>52</v>
+      </c>
+      <c r="D647" t="s">
+        <v>11</v>
+      </c>
+      <c r="E647" t="s">
+        <v>12</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C648" t="s">
+        <v>57</v>
+      </c>
+      <c r="D648" t="s">
+        <v>11</v>
+      </c>
+      <c r="E648" t="s">
+        <v>12</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C649" t="s">
+        <v>65</v>
+      </c>
+      <c r="D649" t="s">
+        <v>11</v>
+      </c>
+      <c r="E649" t="s">
+        <v>12</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C650" t="s">
+        <v>69</v>
+      </c>
+      <c r="D650" t="s">
+        <v>11</v>
+      </c>
+      <c r="E650" t="s">
+        <v>12</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C651" t="s">
+        <v>73</v>
+      </c>
+      <c r="D651" t="s">
+        <v>11</v>
+      </c>
+      <c r="E651" t="s">
+        <v>12</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C652" t="s">
+        <v>78</v>
+      </c>
+      <c r="D652" t="s">
+        <v>11</v>
+      </c>
+      <c r="E652" t="s">
+        <v>12</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C653" t="s">
+        <v>83</v>
+      </c>
+      <c r="D653" t="s">
+        <v>11</v>
+      </c>
+      <c r="E653" t="s">
+        <v>12</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C654" t="s">
+        <v>87</v>
+      </c>
+      <c r="D654" t="s">
+        <v>11</v>
+      </c>
+      <c r="E654" t="s">
+        <v>12</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C655" t="s">
+        <v>91</v>
+      </c>
+      <c r="D655" t="s">
+        <v>11</v>
+      </c>
+      <c r="E655" t="s">
+        <v>12</v>
+      </c>
+      <c r="F655" t="s">
+        <v>296</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C656" t="s">
+        <v>97</v>
+      </c>
+      <c r="D656" t="s">
+        <v>11</v>
+      </c>
+      <c r="E656" t="s">
+        <v>12</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C657" t="s">
+        <v>101</v>
+      </c>
+      <c r="D657" t="s">
+        <v>11</v>
+      </c>
+      <c r="E657" t="s">
+        <v>12</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C658" t="s">
+        <v>104</v>
+      </c>
+      <c r="D658" t="s">
+        <v>11</v>
+      </c>
+      <c r="E658" t="s">
+        <v>12</v>
+      </c>
+      <c r="F658" t="s">
+        <v>296</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C659" t="s">
+        <v>108</v>
+      </c>
+      <c r="D659" t="s">
+        <v>11</v>
+      </c>
+      <c r="E659" t="s">
+        <v>12</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C660" t="s">
+        <v>119</v>
+      </c>
+      <c r="D660" t="s">
+        <v>11</v>
+      </c>
+      <c r="E660" t="s">
+        <v>12</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C661" t="s">
+        <v>122</v>
+      </c>
+      <c r="D661" t="s">
+        <v>11</v>
+      </c>
+      <c r="E661" t="s">
+        <v>12</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C662" t="s">
+        <v>126</v>
+      </c>
+      <c r="D662" t="s">
+        <v>11</v>
+      </c>
+      <c r="E662" t="s">
+        <v>12</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C663" t="s">
+        <v>226</v>
+      </c>
+      <c r="D663" t="s">
+        <v>11</v>
+      </c>
+      <c r="E663" t="s">
+        <v>12</v>
+      </c>
+      <c r="F663" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C664" t="s">
+        <v>230</v>
+      </c>
+      <c r="D664" t="s">
+        <v>11</v>
+      </c>
+      <c r="E664" t="s">
+        <v>12</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C665" t="s">
+        <v>234</v>
+      </c>
+      <c r="D665" t="s">
+        <v>11</v>
+      </c>
+      <c r="E665" t="s">
+        <v>12</v>
+      </c>
+      <c r="F665" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>52</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C666" t="s">
+        <v>112</v>
+      </c>
+      <c r="D666" t="s">
+        <v>11</v>
+      </c>
+      <c r="E666" t="s">
+        <v>12</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C667" t="s">
+        <v>115</v>
+      </c>
+      <c r="D667" t="s">
+        <v>11</v>
+      </c>
+      <c r="E667" t="s">
+        <v>12</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2071</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23550,50 +24548,79 @@
     <hyperlink ref="G614" r:id="rId613"/>
     <hyperlink ref="G615" r:id="rId614"/>
     <hyperlink ref="G616" r:id="rId615"/>
     <hyperlink ref="G617" r:id="rId616"/>
     <hyperlink ref="G618" r:id="rId617"/>
     <hyperlink ref="G619" r:id="rId618"/>
     <hyperlink ref="G620" r:id="rId619"/>
     <hyperlink ref="G621" r:id="rId620"/>
     <hyperlink ref="G622" r:id="rId621"/>
     <hyperlink ref="G623" r:id="rId622"/>
     <hyperlink ref="G624" r:id="rId623"/>
     <hyperlink ref="G625" r:id="rId624"/>
     <hyperlink ref="G626" r:id="rId625"/>
     <hyperlink ref="G627" r:id="rId626"/>
     <hyperlink ref="G628" r:id="rId627"/>
     <hyperlink ref="G629" r:id="rId628"/>
     <hyperlink ref="G630" r:id="rId629"/>
     <hyperlink ref="G631" r:id="rId630"/>
     <hyperlink ref="G632" r:id="rId631"/>
     <hyperlink ref="G633" r:id="rId632"/>
     <hyperlink ref="G634" r:id="rId633"/>
     <hyperlink ref="G635" r:id="rId634"/>
     <hyperlink ref="G636" r:id="rId635"/>
     <hyperlink ref="G637" r:id="rId636"/>
     <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>