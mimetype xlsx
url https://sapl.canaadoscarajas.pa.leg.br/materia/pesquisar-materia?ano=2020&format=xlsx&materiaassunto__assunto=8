--- v0 (2026-02-26)
+++ v1 (2026-06-20)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeová Gonçalves de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração das alíneas "i" e "k" do inciso II, do artigo 39 da Lei Municipal nº 684/2015 e dá outras providências".</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentaria Anual referente à abertura de credito adicional especial resultante da anulação parcial de dotações orçamentárias, no orçamento do Fundo Municipal de Saúde, mediante a previsão de novos recursos e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 14 de fevereiro de 2014 que dispõe sobre a Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Direta do Poder Executivo Municipal de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 624 de 14 de Fevereiro de 2014 que dispõe sobre a Estrutura Organizacional da Administração Direta, enumera os órgãos da Administração Indireta do Poder Executivo Municipal de Canaã dos Carajás - PA, e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 753 de 22 de dezembro de 2016, que dispõe sobre a criação do Fundo Municipal de Desenvolvimento Sustentável de Canaã dos Carajás - FMDS e dá outras providencias.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 686 de 2015 - Plano Unificado de Cargos, Carreiras e Remuneração para os integrantes da Educação Publica do Município de Canaã dos Carajás, e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 624 DE 2014 - ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CANAÃ DOS CARAJÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 625 de 2014 - Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos da Prefeitura Municipal de Canaã dos Carajás e a extinção de cargos da Lei Municipal  nº 624/2014 e 686/2015 e dá outras providencias.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 168 DE 2007, QUE DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 903 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 903 de 6 de maio de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda á Lei Orgânica do Município.</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/874/pelom_no_001-2020-_modifica_os_artigos_98-a_e_98-b_da_lei_organica_municipal.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/874/pelom_no_001-2020-_modifica_os_artigos_98-a_e_98-b_da_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>Modifica os artigos 98-A e 98-B da Lei Orgânica Municipal, nos termos da Constituição da Republica Federativa do Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/874/pelom_no_001-2020-_modifica_os_artigos_98-a_e_98-b_da_lei_organica_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/691/pl_no003-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/693/pl_no_004-2020_dispoe_sobre_a_alteracao_das_alineas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/701/pl_no_008-20-_dispoe_sobre_a_alteracao_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/702/pl_no_009-20-altera_a_lei_municipal_no_624-2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/703/pl_n_010_-_2020_-_altera_lei_m._n_625-2014_-_pccr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_027-_alteracao__a_lei_municipal_no_686-2015_pccr_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/771/projeto_de_lei_no_038-2020_alteracao_da_lei_no_624-2014_estrutura_administrativa_adm_direta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/772/pl_n_39-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/840/pl_048-2020_-_altera_a_lei_168_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/858/pl_n_054-2020__altera_a_lei_municipal__903-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/859/pl_na_055-2020_altera_a_lei_903-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/874/pelom_no_001-2020-_modifica_os_artigos_98-a_e_98-b_da_lei_organica_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>