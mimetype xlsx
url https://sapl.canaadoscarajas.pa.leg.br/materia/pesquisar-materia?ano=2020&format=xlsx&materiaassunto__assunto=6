--- v0 (2026-02-25)
+++ v1 (2026-06-18)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
     <t>Comissão de Finanças Orçamentos e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/766/emenda_aditiva_no_001-2020_ao_pl_no_033-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/766/emenda_aditiva_no_001-2020_ao_pl_no_033-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva nº 001/2020 ao PL nº 033/2020, que acrescenta -se o paragrafo único ao artigo 33.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa nº 001/2020 ao Projeto de Lei 006/2020 que Dispõe sobre a ampliação do limite para abertura de créditos suplementares ao orçamento, consoante autorização prevista no artigo 6º da Lei de Diretrizes Orçamentária nº 852/2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeová Gonçalves de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de Parceria Público - Privada (PPP) no âmbito do Município de Canaã dos Carajás, Estado do Pará, e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Wilson Antônio da Silva Leite</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão salarial dos servidores da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do Auxílio - Alimentação dos Servidores Públicos da Câmara Municipal de Canaã dos Carajás e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria do Exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orçamentária Anual referente a abertura de credito adicional especial resultante da anulação parcial de dotação orçamentaria, da Prefeitura Municipal de Canaã dos Carajás, mediante a previsão de novos recursos e dá outras providencias.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de credito adicional especial ao Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA, mediante superávit financeiro na Lei Orçamentaria de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a indenizar os direitos possessórios sobre imóvel urbano de particular e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,68 +513,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/766/emenda_aditiva_no_001-2020_ao_pl_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/766/emenda_aditiva_no_001-2020_ao_pl_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/672/pl_no_001-20-dispoe_sobre_a_contratacao_de_parceria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/700/pl_no_007-2020-dispoe_sobre_a_revisao_salarial_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/720/pl_n_025-2020-dispoe_sobre_o_reajuste_do_auxilo-alimentacao_dos_servidores_da_cmcc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/745/pl_n_33-2020_-_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/770/pl_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/774/pl_no_041-2020-_dispoe_sobre_a_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2020/878/pl_no_061-2020-_autoriza_o_chefe_do_poder_executivo_a_indenizar_os_direitos_possessorios_sobre.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>