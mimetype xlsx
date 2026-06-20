--- v0 (2026-02-26)
+++ v1 (2026-06-20)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joao Batista</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/483/indicacao_01-2019_-_ver._joao_batista.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/483/indicacao_01-2019_-_ver._joao_batista.pdf</t>
   </si>
   <si>
     <t>Solicita em REGIME DE URGÊNCIA a implantação de um Posto de saúde, asfalto e água na Vila Jerusalém.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Rael da Marcenaria</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_029-2019.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_029-2019.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e rede água e esgoto no Bairro Alto Bonito II.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Maria Pereira</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_31-2019_-_ver._maria_pereira.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_31-2019_-_ver._maria_pereira.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica com rede água e esgoto no Bairro Alto Bonito.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Júnior Garra</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_032-19-_vereador_junior_garra.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_032-19-_vereador_junior_garra.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal para que proceda a pavimentação da VP - 12, ligando a PA - 160 até o Frigorífico Rio Maria - Unidade de Canaã dos Carajás, num percurso de aproximadamente 2 Km; bem como a pavimentação da VS - 44, ligando a PA - 160 ao Frigorífico Bela Vista num percurso de aproximadamente 2 Km.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Joao Nunes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_39-2019_-_joao_nunes.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_39-2019_-_joao_nunes.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e a rede de esgoto e água potável no bairro Jardim América, neste município.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a Criação do Centro Zoonose, para abrigar e cuidar dos animais que hoje circulam pelas ruas do nosso município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Baiano do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_062-19-vereador_baiano_do_hospital.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_062-19-vereador_baiano_do_hospital.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal, que analise a possibilidade de Recapagem na Rua da Torre.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Vereador Walter Diniz</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_063-19-_vereador_walter_diniz.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_063-19-_vereador_walter_diniz.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura Municipal a perfuração de mais um poço artesiano ou uma nova capitação de água na Agrovila Nova Jerusalém.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Anderson Mendes</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_067-19-vereador_anderson_mendes.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_067-19-vereador_anderson_mendes.pdf</t>
   </si>
   <si>
     <t>Solicitando a Prefeitura Municipal a instalação de rede de esgoto no bairro Vale dos Sonhos I.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_71-2019_-_ver._maria_pereira.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_71-2019_-_ver._maria_pereira.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica com rede de água e esgoto no Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t xml:space="preserve">Gesiel Ribeiro </t>
   </si>
   <si>
-    <t>https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_082-19-_vereador_gesiel_ribeiro.pdf</t>
+    <t>http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_082-19-_vereador_gesiel_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a continuidade de obras estruturantes e prestação de serviços triviais públicos no Bairro Estância Feliz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,68 +549,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/483/indicacao_01-2019_-_ver._joao_batista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_31-2019_-_ver._maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_032-19-_vereador_junior_garra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_39-2019_-_joao_nunes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_062-19-vereador_baiano_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_063-19-_vereador_walter_diniz.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_067-19-vereador_anderson_mendes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_71-2019_-_ver._maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_082-19-_vereador_gesiel_ribeiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/483/indicacao_01-2019_-_ver._joao_batista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_029-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_31-2019_-_ver._maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_032-19-_vereador_junior_garra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_n_39-2019_-_joao_nunes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_062-19-vereador_baiano_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/583/indicacao_063-19-_vereador_walter_diniz.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_067-19-vereador_anderson_mendes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_71-2019_-_ver._maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canaadoscarajas.pa.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_082-19-_vereador_gesiel_ribeiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>